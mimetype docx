--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -606,278 +606,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology of the Genome and the Dynamics of the Biological Dark Matter</w:t>
+                <w:t xml:space="preserve">Whole plastid genome-based phylogenomics supports an inner placement of the O. insectifera group rather than a basal position in the rapidly diversifying Ophrys genus (Orchidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alheli Flores-Ferrer</w:t>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110641⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (3), pp.452-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1893216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157289v1</w:t>
+                <w:t xml:space="preserve">hal-03375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole plastid genome-based phylogenomics supports an inner placement of the O. insectifera group rather than a basal position in the rapidly diversifying Ophrys genus (Orchidaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ecology of the Genome and the Dynamics of the Biological Dark Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alheli Flores-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Bertrand</w:t>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168 (3), pp.452-457. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 518, pp.110641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1893216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375011v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
               </w:r>
@@ -1248,64 +1248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the complete plastome of Ophrys aveyronensis , a Euro-Mediterranean orchid with an intriguing disjunct geographic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1493,295 +1493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes of 13 domesticated and wild rice relatives highlight genetic conservation, turnover and innovation across the genus Oryza</w:t>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Stein</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeisoo Yu</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Copetti</w:t>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrick Zwickl</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Zhang</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (2), pp.285-296. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0040-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098593v1</w:t>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+                <w:t xml:space="preserve">Genomes of 13 domesticated and wild rice relatives highlight genetic conservation, turnover and innovation across the genus Oryza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Joshua Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Yeisoo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Amselem</w:t>
+                <w:t xml:space="preserve">Dario Copetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Derrick Zwickl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.285-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0040-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+                <w:t xml:space="preserve">hal-02098593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL Mapping Combined With Comparative Analyses Identified Candidate Genes for Reduced Shattering in Setaria italica</w:t>
               </w:r>
@@ -2256,51 +2256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA transposon activity is associated with increased mutation rates in genes of rice and other grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeisoo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RiTE database: a resource database for genus-wide rice genomics and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Copetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,51 +3017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of African rice (Oryza glaberrima) and evidence for independent domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeisoo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,51 +3761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique d'Hont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,420 +3997,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic paleontology across plant kingdom reveals the dynamics of TE-driven genome evolution.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bétermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mick Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218174v1</w:t>
+                <w:t xml:space="preserve">inserm-00764323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of a bacterial strain degrading the herbicide sulcotrione from an agricultural soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Picault</w:t>
+                <w:t xml:space="preserve">Comparative genomic paleontology across plant kingdom reveals the dynamics of TE-driven genome evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.954-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137037v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterisation of a bacterial strain degrading the herbicide sulcotrione from an agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bétermier</w:t>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mick Chandler</w:t>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
+                <w:t xml:space="preserve">Alexia Faveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Cristofari</w:t>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (3), pp.340-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00764323v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El-Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Argout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J Guiltinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,51 +5429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,415 +6437,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics of an ancient retrotransposon family provides insights into evolution of genome size in the genus Oryza</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hua Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Bennetzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.973-982</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114387v1</w:t>
+                <w:t xml:space="preserve">hal-00169819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169819v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Evolutionary dynamics of an ancient retrotransposon family provides insights into evolution of genome size in the genus Oryza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Ammiraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeisoo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (2), pp.342-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03242.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114377v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
               </w:r>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zuccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (1), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7193,295 +7193,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doubling genome size without polyploidization: dynamics of retrotransposition-driven genomic expansions in Oryza australiensis, a wild relative of rice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Derelle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
+                <w:t xml:space="preserve">Abhijit Saniyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (10), pp.1262-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.5290206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164247v1</w:t>
+                <w:t xml:space="preserve">hal-00164404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubling genome size without polyploidization: dynamics of retrotransposition-driven genomic expansions in Oryza australiensis, a wild relative of rice.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Roulin</w:t>
+                <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conchita Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Saniyal</w:t>
+                <w:t xml:space="preserve">Stephane Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (10), pp.1262-9. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.5290206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164404v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTR retrotransposons and flowering plant genome size: emergence of the increase/decrease model.</w:t>
               </w:r>
@@ -8771,51 +8771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTE 2024 - International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint Malo, France. </w:t>
@@ -9968,51 +9968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10366,51 +10366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fornasiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Al-Bader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alsantely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Mussurova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02183-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Odonkor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debkanta Chakraborty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Martinez-Bello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Reddy Marri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purugganan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jackson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F Wendel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhua Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanzhu Fan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bennetzen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Schmutz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Percifield" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hawkins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2196" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Faveaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2263" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyun Shim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlyn S. Mendioro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan S. Brar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0245-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DEB78D2CFD07EB4F0CF5ABEA216608DAD3A144B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Bennetzen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wicker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bennetzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Stenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0493-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCXNLTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S0CH5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084941" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1069-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSHJVH54-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg055" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hivert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzlak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talag" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0734-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZNJDT14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Gavalda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-S1-S67" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301375v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Second" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fornasiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Al-Bader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alsantely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Mussurova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02183-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Odonkor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debkanta Chakraborty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Martinez-Bello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Reddy Marri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purugganan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jackson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F Wendel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhua Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanzhu Fan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bennetzen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Schmutz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Percifield" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hawkins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2196" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Faveaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2263" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyun Shim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlyn S. Mendioro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan S. Brar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0245-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DEB78D2CFD07EB4F0CF5ABEA216608DAD3A144B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Bennetzen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wicker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bennetzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Stenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0493-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCXNLTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S0CH5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084941" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1069-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSHJVH54-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg055" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hivert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzlak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talag" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0734-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZNJDT14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Gavalda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-S1-S67" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301375v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Second" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>