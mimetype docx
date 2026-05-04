--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -606,278 +606,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole plastid genome-based phylogenomics supports an inner placement of the O. insectifera group rather than a basal position in the rapidly diversifying Ophrys genus (Orchidaceae)</w:t>
+                <w:t xml:space="preserve">The Ecology of the Genome and the Dynamics of the Biological Dark Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Bertrand</w:t>
+                <w:t xml:space="preserve">Alheli Flores-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Anne Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1893216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 518, pp.110641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375011v1</w:t>
+                <w:t xml:space="preserve">hal-03157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology of the Genome and the Dynamics of the Biological Dark Matter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole plastid genome-based phylogenomics supports an inner placement of the O. insectifera group rather than a basal position in the rapidly diversifying Ophrys genus (Orchidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 518, pp.110641. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (3), pp.452-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1893216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157289v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
               </w:r>
@@ -1248,64 +1248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the complete plastome of Ophrys aveyronensis , a Euro-Mediterranean orchid with an intriguing disjunct geographic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,480 +1442,480 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuewen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.00918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098582v1</w:t>
+                <w:t xml:space="preserve">hal-04296727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">QTL Mapping Combined With Comparative Analyses Identified Candidate Genes for Reduced Shattering in Setaria italica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Odonkor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyeon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debkanta Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliam Martinez-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+                <w:t xml:space="preserve">hal-02098582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomes of 13 domesticated and wild rice relatives highlight genetic conservation, turnover and innovation across the genus Oryza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeisoo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Copetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick Zwickl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (2), pp.285-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41588-018-0040-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL Mapping Combined With Comparative Analyses Identified Candidate Genes for Reduced Shattering in Setaria italica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuewen Wang</w:t>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00918⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296727v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
               </w:r>
@@ -2256,51 +2256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA transposon activity is associated with increased mutation rates in genes of rice and other grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeisoo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RiTE database: a resource database for genus-wide rice genomics and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Copetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,51 +3017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of African rice (Oryza glaberrima) and evidence for independent domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeisoo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,688 +3729,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t>
+                <w:t xml:space="preserve">Reference genome sequence of the model plant Setaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique d'Hont</w:t>
+                <w:t xml:space="preserve">Jeffrey Bennetzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Jeremy J. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Carreel</w:t>
+                <w:t xml:space="preserve">Ryan Percifield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (6), pp.555-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855582v1</w:t>
+                <w:t xml:space="preserve">hal-02114330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference genome sequence of the model plant Setaria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy J. Schmutz</w:t>
+                <w:t xml:space="preserve">Angélique d'Hont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Wang</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Percifield</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hawkins</w:t>
+                <w:t xml:space="preserve">Françoise Carreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (6), pp.555-561. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 488 (7410), pp.213-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.2196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114330v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomic paleontology across plant kingdom reveals the dynamics of TE-driven genome evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.954-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00764323v1</w:t>
+                <w:t xml:space="preserve">hal-01218174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic paleontology across plant kingdom reveals the dynamics of TE-driven genome evolution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+                <w:t xml:space="preserve">Isolation and characterisation of a bacterial strain degrading the herbicide sulcotrione from an agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Faveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (3), pp.340-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218174v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of a bacterial strain degrading the herbicide sulcotrione from an agricultural soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+                <w:t xml:space="preserve">Mireille Bétermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Mick Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Faveaux</w:t>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Picault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
+                <w:t xml:space="preserve">Gaël Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 68 (3), pp.340-347. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.2263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137037v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00764323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El-Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Argout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J Guiltinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,51 +5079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique d'Hont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (58), pp.58. </w:t>
@@ -5429,51 +5429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,295 +5918,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rice Annotation Project Database (RAP-DB): 2008 update.</w:t>
+                <w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsuyoshi Tanaka</w:t>
+                <w:t xml:space="preserve">Séverine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baltazar A Antonio</w:t>
+                <w:t xml:space="preserve">Hiroshi Nagasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoshi Kikuchi</w:t>
+                <w:t xml:space="preserve">Carole Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Matsumoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiaki Nagamura</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm978⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00300215v1</w:t>
+                <w:t xml:space="preserve">hal-00366386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rice Annotation Project Database (RAP-DB): 2008 update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lacombe</w:t>
+                <w:t xml:space="preserve">Baltazar A Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Nagasaki</w:t>
+                <w:t xml:space="preserve">Shoshi Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Santi</w:t>
+                <w:t xml:space="preserve">Takashi Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Yoshiaki Nagamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8, pp.123. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (Database issue), pp.D1028-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366386v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of multiple horizontal transfers of the long terminal repeat retrotransposon RIRE1 within the genus Oryza</w:t>
               </w:r>
@@ -6437,415 +6437,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Capy</w:t>
+                <w:t xml:space="preserve">Evolutionary dynamics of an ancient retrotransposon family provides insights into evolution of genome size in the genus Oryza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Ammiraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeisoo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (2), pp.342-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03242.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169819v1</w:t>
+                <w:t xml:space="preserve">hal-02114387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hua Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Bennetzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.973-982</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114377v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics of an ancient retrotransposon family provides insights into evolution of genome size in the genus Oryza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jetty Ammiraju</w:t>
+                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Zuccolo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03242.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02114387v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
               </w:r>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zuccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (1), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7193,295 +7193,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubling genome size without polyploidization: dynamics of retrotransposition-driven genomic expansions in Oryza australiensis, a wild relative of rice.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Saniyal</w:t>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conchita Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.5290206⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164404v1</w:t>
+                <w:t xml:space="preserve">hal-00164247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Conchita Ferraz</w:t>
+                <w:t xml:space="preserve">Doubling genome size without polyploidization: dynamics of retrotransposition-driven genomic expansions in Oryza australiensis, a wild relative of rice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Rombauts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
+                <w:t xml:space="preserve">Abhijit Saniyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (10), pp.1262-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.5290206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164247v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTR retrotransposons and flowering plant genome size: emergence of the increase/decrease model.</w:t>
               </w:r>
@@ -8771,51 +8771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTE 2024 - International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint Malo, France. </w:t>
@@ -9968,51 +9968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10366,51 +10366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fornasiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Al-Bader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alsantely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Mussurova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02183-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Odonkor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debkanta Chakraborty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Martinez-Bello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Reddy Marri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purugganan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jackson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F Wendel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhua Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanzhu Fan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bennetzen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Schmutz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Percifield" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hawkins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2196" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Faveaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2263" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyun Shim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlyn S. Mendioro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan S. Brar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0245-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DEB78D2CFD07EB4F0CF5ABEA216608DAD3A144B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Bennetzen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wicker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bennetzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Stenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0493-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCXNLTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S0CH5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084941" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1069-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSHJVH54-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg055" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hivert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzlak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talag" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0734-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZNJDT14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Gavalda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-S1-S67" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301375v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Second" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fornasiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Al-Bader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alsantely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Mussurova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02183-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Odonkor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debkanta Chakraborty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Martinez-Bello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Reddy Marri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purugganan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jackson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F Wendel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhua Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanzhu Fan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bennetzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Schmutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Percifield" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hawkins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2196" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Faveaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2263" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyun Shim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlyn S. Mendioro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan S. Brar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0245-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DEB78D2CFD07EB4F0CF5ABEA216608DAD3A144B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Bennetzen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wicker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bennetzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Stenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0493-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCXNLTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S0CH5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084941" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1069-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSHJVH54-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg055" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hivert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzlak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talag" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0734-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZNJDT14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Gavalda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-S1-S67" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301375v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Second" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>