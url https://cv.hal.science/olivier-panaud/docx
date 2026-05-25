--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -4079,338 +4079,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of a bacterial strain degrading the herbicide sulcotrione from an agricultural soil</w:t>
+                <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Mireille Bétermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Faveaux</w:t>
+                <w:t xml:space="preserve">Mick Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Picault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.2263⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137037v1</w:t>
+                <w:t xml:space="preserve">inserm-00764323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterisation of a bacterial strain degrading the herbicide sulcotrione from an agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bétermier</w:t>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mick Chandler</w:t>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
+                <w:t xml:space="preserve">Alexia Faveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Cristofari</w:t>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (3), pp.340-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00764323v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El-Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,563 +5021,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome surveys of rice, maize and sorghum reveal multiple horizontal transfers of the LTR-retrotransposon Route66 in Poaceae.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe M Fortune</w:t>
+                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique d'Hont</w:t>
+                <w:t xml:space="preserve">Jae-Hyeok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda P Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-58⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (5924), pp.268-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693471v1</w:t>
+                <w:t xml:space="preserve">hal-00693449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply: A unified classification system for eukaryotic transposable elements should reflect their phylogeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Capy</w:t>
+                <w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willfried Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrg2165-c4⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (5), pp.754-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03813.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189545v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jae-Hyeok Lee</w:t>
+                <w:t xml:space="preserve">Whole genome surveys of rice, maize and sorghum reveal multiple horizontal transfers of the LTR-retrotransposon Route66 in Poaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mock</w:t>
+                <w:t xml:space="preserve">Philippe M Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melinda P Simmons</w:t>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique d'Hont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (58), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693449v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Reply: A unified classification system for eukaryotic transposable elements should reflect their phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Llauro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Jeffrey L. Bennetzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willfried Stenger</w:t>
+                <w:t xml:space="preserve">Pierre Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (5), pp.754-65. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (4), pp.276-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03813.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrg2165-c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685656v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements should reflect their phylogeny Reply.</w:t>
               </w:r>
@@ -6335,77 +6335,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey L. Bennetzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.414. </w:t>
@@ -6571,281 +6571,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169819v1</w:t>
+                <w:t xml:space="preserve">hal-02114377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hua Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Bennetzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.973-982</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02114377v1</w:t>
+                <w:t xml:space="preserve">hal-00169819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
               </w:r>
@@ -6987,77 +6987,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey L. Bennetzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (12), pp.973-982. </w:t>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (1), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7238,64 +7238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conchita Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Z Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t>
@@ -7359,51 +7359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,277 +8588,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+                <w:t xml:space="preserve">TEs as a major driver of genomic variation in trees ? Jumping MITEs in common beech revealed by TIPs and eccDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rod A. Wing</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, TOULOUSE Université Paul Sabatier, France</w:t>
+              <w:t xml:space="preserve">ICTE 2024 - International Congress on Transposable Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919310v1</w:t>
+                <w:t xml:space="preserve">hal-04907176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEs as a major driver of genomic variation in trees ? Jumping MITEs in common beech revealed by TIPs and eccDNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+                <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Clement</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Rod A. Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTE 2024 - International Congress on Transposable Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2024: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, TOULOUSE Université Paul Sabatier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907176v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation involving transposable elements associated with grain width in cultivated rice.</w:t>
               </w:r>
@@ -10366,51 +10366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fornasiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Al-Bader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alsantely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Mussurova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02183-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Odonkor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debkanta Chakraborty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Martinez-Bello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Reddy Marri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purugganan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jackson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F Wendel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhua Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanzhu Fan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bennetzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Schmutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Percifield" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hawkins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2196" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Faveaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2263" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyun Shim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlyn S. Mendioro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan S. Brar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0245-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DEB78D2CFD07EB4F0CF5ABEA216608DAD3A144B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Bennetzen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wicker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bennetzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Stenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0493-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCXNLTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S0CH5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084941" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1069-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSHJVH54-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg055" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hivert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzlak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talag" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0734-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZNJDT14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Gavalda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-S1-S67" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301375v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Second" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fornasiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Al-Bader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alsantely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Mussurova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02183-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Odonkor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debkanta Chakraborty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Martinez-Bello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Reddy Marri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purugganan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jackson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F Wendel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhua Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanzhu Fan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bennetzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Schmutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Percifield" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hawkins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2196" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Faveaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2263" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyun Shim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlyn S. Mendioro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan S. Brar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0245-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DEB78D2CFD07EB4F0CF5ABEA216608DAD3A144B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Bennetzen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wicker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bennetzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Stenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0493-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCXNLTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S0CH5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084941" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1069-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSHJVH54-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg055" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hivert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzlak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talag" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0734-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZNJDT14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Gavalda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-S1-S67" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301375v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Second" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>