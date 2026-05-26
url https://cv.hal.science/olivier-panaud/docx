--- v3 (2026-05-25)
+++ v4 (2026-05-26)
@@ -606,559 +606,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology of the Genome and the Dynamics of the Biological Dark Matter</w:t>
+                <w:t xml:space="preserve">Whole plastid genome-based phylogenomics supports an inner placement of the O. insectifera group rather than a basal position in the rapidly diversifying Ophrys genus (Orchidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alheli Flores-Ferrer</w:t>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110641⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (3), pp.452-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1893216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157289v1</w:t>
+                <w:t xml:space="preserve">hal-03375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole plastid genome-based phylogenomics supports an inner placement of the O. insectifera group rather than a basal position in the rapidly diversifying Ophrys genus (Orchidaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ecology of the Genome and the Dynamics of the Biological Dark Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alheli Flores-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Bertrand</w:t>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168 (3), pp.452-457. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 518, pp.110641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1893216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375011v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
+                <w:t xml:space="preserve">The impact of transposable elements on the structure, evolution and function of the rice genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Debladis</w:t>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzuu-Fen Lee</w:t>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Jiun Huang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yue Ie Hsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0338⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274817v1</w:t>
+                <w:t xml:space="preserve">hal-02434127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of transposable elements on the structure, evolution and function of the rice genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and characterisation of a knock-down RNA interference line of OsNRPD1 in rice (Oryza sativa ssp japonica cv Nipponbare)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuu-Fen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Akakpo</w:t>
+                <w:t xml:space="preserve">Yan-Jiun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+                <w:t xml:space="preserve">Jui-Hsien Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ie Hsing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra M. Mathioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1795), pp.20190338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434127v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrotranspositional landscape of Asian rice revealed by 3000 genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernandes Manfroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,64 +1248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the complete plastome of Ophrys aveyronensis , a Euro-Mediterranean orchid with an intriguing disjunct geographic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1493,295 +1493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL Mapping Combined With Comparative Analyses Identified Candidate Genes for Reduced Shattering in Setaria italica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuewen Wang</w:t>
+                <w:t xml:space="preserve">Genomes of 13 domesticated and wild rice relatives highlight genetic conservation, turnover and innovation across the genus Oryza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeisoo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Copetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Zwickl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00918⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0040-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098582v1</w:t>
+                <w:t xml:space="preserve">hal-02098593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes of 13 domesticated and wild rice relatives highlight genetic conservation, turnover and innovation across the genus Oryza</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Li Zhang</w:t>
+                <w:t xml:space="preserve">QTL Mapping Combined With Comparative Analyses Identified Candidate Genes for Reduced Shattering in Setaria italica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Odonkor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyeon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debkanta Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliam Martinez-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0040-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098593v1</w:t>
+                <w:t xml:space="preserve">hal-02098582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
@@ -1895,291 +1895,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Debladis</w:t>
+                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Robakowska-Hyzorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01626046v1</w:t>
+                <w:t xml:space="preserve">hal-02098598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098598v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01626046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transfers of transposable elements in eukaryotes: The flying genes</w:t>
               </w:r>
@@ -2256,51 +2256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA transposon activity is associated with increased mutation rates in genes of rice and other grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeisoo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RiTE database: a resource database for genus-wide rice genomics and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Copetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,853 +2903,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and dynamics of diversity in plant genomes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant root transcriptome profiling reveals a strain-dependent response during Azospirillum-rice cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A Jackson</w:t>
+                <w:t xml:space="preserve">Benoît Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan F Wendel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218167v1</w:t>
+                <w:t xml:space="preserve">hal-02099891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of African rice (Oryza glaberrima) and evidence for independent domestication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chuanzhu Fan</w:t>
+                <w:t xml:space="preserve">Widespread and frequent horizontal transfers of transposable elements in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongying Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), pp.831-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.164400.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02099904v1</w:t>
+                <w:t xml:space="preserve">hal-01218140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant root transcriptome profiling reveals a strain-dependent response during Azospirillum-rice cooperation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+                <w:t xml:space="preserve">Drivers and dynamics of diversity in plant genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Chamam</w:t>
+                <w:t xml:space="preserve">Scott A Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mozar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan F Wendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (1), pp.15-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099891v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread and frequent horizontal transfers of transposable elements in plants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+                <w:t xml:space="preserve">The genome sequence of African rice (Oryza glaberrima) and evidence for independent domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeisoo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Haberer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Lasserre</w:t>
+                <w:t xml:space="preserve">Chuanzhu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (5), pp.831-8. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (9), pp.982-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.164400.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218140v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Next Generation Sequencing (NGS) Technologies for the Genome-Wide Detection of Transposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Comparative Genomic Paleontology across Plant Kingdom Reveals the Dynamics of TE-Driven Genome Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-62703-568-2_19⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.954-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102445v1</w:t>
+                <w:t xml:space="preserve">hal-02102447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven G Ball</w:t>
+                <w:t xml:space="preserve">Use of Next Generation Sequencing (NGS) Technologies for the Genome-Wide Detection of Transposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine Elbaidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-62703-568-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomic Paleontology across Plant Kingdom Reveals the Dynamics of TE-Driven Genome Evolution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (5), pp.954-965. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102447v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference genome sequence of the model plant Setaria</w:t>
               </w:r>
@@ -4615,969 +4615,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDA derived Oryza minuta-specific clones to probe genomic conservation across Oryza and introgression into rice (O. sativa L.)</w:t>
+                <w:t xml:space="preserve">A genetic model for the female sterility barrier between Asian and African cultivated rice species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junghyun Shim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
+                <w:t xml:space="preserve">Andrea Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlyn S. Mendioro</w:t>
+                <w:t xml:space="preserve">Jaime Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darshan S. Brar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-010-0245-5⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (4), pp.1425-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.110.116772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664386v1</w:t>
+                <w:t xml:space="preserve">hal-00787398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogenomic analysis of the short arm of chromosome 3 reveals the history of the African and Asian progenitors of cultivated rices.</w:t>
+                <w:t xml:space="preserve">RDA derived Oryza minuta-specific clones to probe genomic conservation across Oryza and introgression into rice (O. sativa L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Junghyun Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlyn S. Mendioro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshan S. Brar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evq005⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 176 (2), pp.269 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-010-0245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787403v1</w:t>
+                <w:t xml:space="preserve">hal-02664386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic model for the female sterility barrier between Asian and African cultivated rice species.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleogenomic analysis of the short arm of chromosome 3 reveals the history of the African and Asian progenitors of cultivated rices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+                <w:t xml:space="preserve">Anne Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Samain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 185 (4), pp.1425-40. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.132-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.110.116772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evq005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787398v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole genome surveys of rice, maize and sorghum reveal multiple horizontal transfers of the LTR-retrotransposon Route66 in Poaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
+                <w:t xml:space="preserve">Philippe M Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Hyeok Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melinda P Simmons</w:t>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique d'Hont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (58), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693449v1</w:t>
+                <w:t xml:space="preserve">hal-00693471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Willfried Stenger</w:t>
+                <w:t xml:space="preserve">Reply: A unified classification system for eukaryotic transposable elements should reflect their phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey L. Bennetzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03813.x⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (4), pp.276-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrg2165-c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685656v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome surveys of rice, maize and sorghum reveal multiple horizontal transfers of the LTR-retrotransposon Route66 in Poaceae.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Hyeok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe M Fortune</w:t>
+                <w:t xml:space="preserve">Thomas Mock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique d'Hont</w:t>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda P Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-58⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (5924), pp.268-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693471v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply: A unified classification system for eukaryotic transposable elements should reflect their phylogeny</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
+                <w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey L. Bennetzen</w:t>
+                <w:t xml:space="preserve">Cristel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Capy</w:t>
+                <w:t xml:space="preserve">Willfried Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (4), pp.276-276. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (5), pp.754-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrg2165-c4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03813.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189545v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements should reflect their phylogeny Reply.</w:t>
               </w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.123. </w:t>
@@ -6192,64 +6192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of multiple horizontal transfers of the long terminal repeat retrotransposon RIRE1 within the genus Oryza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,77 +6335,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey L. Bennetzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.414. </w:t>
@@ -6437,306 +6437,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics of an ancient retrotransposon family provides insights into evolution of genome size in the genus Oryza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LTR retrotransposons in rice (Oryza sativa, L.): recent burst amplifications followed by rapid DNA loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetty Ammiraju</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03242.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114387v1</w:t>
+                <w:t xml:space="preserve">hal-02114382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Evolutionary dynamics of an ancient retrotransposon family provides insights into evolution of genome size in the genus Oryza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Ammiraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeisoo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (2), pp.342-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03242.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114377v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6795,425 +6770,450 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.973-982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00164403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements should reflect their phylogeny</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (12), pp.973-982. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (Database issue), pp.D66-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrg2165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189458v1</w:t>
+                <w:t xml:space="preserve">hal-00164403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTR retrotransposons in rice (Oryza sativa, L.): recent burst amplifications followed by rapid DNA loss</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A unified classification system for eukaryotic transposable elements should reflect their phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey L. Bennetzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.218. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.973-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrg2165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114382v1</w:t>
+                <w:t xml:space="preserve">hal-01189458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
               </w:r>
@@ -7238,64 +7238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conchita Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Z Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t>
@@ -7333,90 +7333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubling genome size without polyploidization: dynamics of retrotransposition-driven genomic expansions in Oryza australiensis, a wild relative of rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Saniyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7461,51 +7461,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTR retrotransposons and flowering plant genome size: emergence of the increase/decrease model.</w:t>
+                <w:t xml:space="preserve">LTR retrotransposons and flowering plant genome size: emergence of the increase/decrease model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Panaud</w:t>
@@ -7528,75 +7528,75 @@
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000084941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168793v1</w:t>
+                <w:t xml:space="preserve">hal-04305951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTR retrotransposons and flowering plant genome size: emergence of the increase/decrease model</w:t>
+                <w:t xml:space="preserve">LTR retrotransposons and flowering plant genome size: emergence of the increase/decrease model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Panaud</w:t>
@@ -7619,51 +7619,51 @@
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000084941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305951v1</w:t>
+                <w:t xml:space="preserve">hal-00168793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic paleontology provides evidence for two distinct origins of Asian rice (Oryza sativa L.)</w:t>
               </w:r>
@@ -8719,51 +8719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8844,51 +8844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation involving transposable elements associated with grain width in cultivated rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8936,207 +8936,361 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization Of Interspecific Gene Flows at The Genome-wide Level in a Natural Ecosystem The Massane Forest Reveals New Insights Into Horizontal Transfer In plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croiser les approches du vivant : vers une écopoétique transdisciplinaire de la forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Meillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Échos poétiques de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESEM-UPVD (Université Perpignan Via Domitia); OIKOS (Atelier de recherche en écopoétique, écocritique et écoanthropologie), 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using long-read nanopore sequencing to unravel structural genomic variations in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9181,87 +9335,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanopore London Calling 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Nanopore, May 2019, Londres (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Retrotranspositional Landscape of Rice at Species Level using 3000 Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernandes Manfroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9306,87 +9460,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd National Congress on Transposable Elements - MobileET- Bioinformatics Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Retrotranspositional Landscape of Rice at Species Level using 3000 Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernandes Manfroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9431,444 +9585,290 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomics Conference XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, SAN DIEGO CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au developpement et a l'utilisation des cartes genetiques moleculaires en genetique des riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Second</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage a Jean Pernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776970v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-03852424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9886,51 +9886,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Analysis of Transposition Using Next Generation Sequencing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine Elbaidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9968,51 +9968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10072,90 +10072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Rice to Other Cereals: Comparative Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10366,51 +10366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fornasiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Al-Bader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alsantely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Mussurova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02183-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Odonkor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debkanta Chakraborty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Martinez-Bello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Reddy Marri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purugganan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jackson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F Wendel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhua Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanzhu Fan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bennetzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Schmutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Percifield" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hawkins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2196" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Faveaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2263" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyun Shim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlyn S. Mendioro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan S. Brar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0245-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DEB78D2CFD07EB4F0CF5ABEA216608DAD3A144B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Bennetzen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wicker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bennetzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Stenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0493-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCXNLTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S0CH5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084941" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1069-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSHJVH54-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg055" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hivert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzlak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talag" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0734-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZNJDT14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Gavalda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-S1-S67" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301375v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Second" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fornasiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Al-Bader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alsantely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Mussurova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02183-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03375011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1893216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02434127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ie Hsing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16356" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuu-Fen Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jiun Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsien Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Mathioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0338" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Manfroi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07974-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02297851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1670748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Odonkor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debkanta Chakraborty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Martinez-Bello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Reddy Marri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purugganan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chamam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mozar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00607" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jackson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F Wendel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099904v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhua Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanzhu Fan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bennetzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Schmutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Percifield" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hawkins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2196" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Faveaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2263" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.116772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyun Shim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlyn S. Mendioro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan S. Brar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0245-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DEB78D2CFD07EB4F0CF5ABEA216608DAD3A144B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Bennetzen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wicker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bennetzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Stenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0493-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCXNLTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S0CH5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165-c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169819v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189458v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg2165" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305951v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084941" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168793v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1069-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSHJVH54-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg055" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hivert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzlak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talag" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0734-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZNJDT14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Gavalda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-S1-S67" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yi Qiu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301375v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919526v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919501v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776970v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Second" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>