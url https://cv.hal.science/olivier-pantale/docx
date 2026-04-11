--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1012,222 +1012,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Implementation of an ANN Based Flow Law for Numerical Simulations of Thermo-Mechanical Processes at High Temperatures in FEM Software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a16010056⟩</w:t>
+              <w:t xml:space="preserve">Defence Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954432v1</w:t>
+                <w:t xml:space="preserve">hal-04137132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Implementation of an ANN Based Flow Law for Numerical Simulations of Thermo-Mechanical Processes at High Temperatures in FEM Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defence Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a16010056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137132v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse identification procedure for the evaluation of equivalent loading conditions for simplified numerical models in Abaqus</w:t>
               </w:r>
@@ -3618,273 +3618,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an object-oriented finite element program: application to metal-forming and impact simulations</w:t>
+                <w:t xml:space="preserve">2D and 3D numerical models of metal cutting with damage effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bacaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caperaa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2003.04.009⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 193 (39-41), pp.4383-4399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2003.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601861v1</w:t>
+                <w:t xml:space="preserve">hal-03601898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D numerical models of metal cutting with damage effects</w:t>
+                <w:t xml:space="preserve">Development of an object-oriented finite element program: application to metal-forming and impact simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caperaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Rakotomalala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Caperaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168 (1-2), pp.341-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2003.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2003.12.062⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03601898v1</w:t>
+                <w:t xml:space="preserve">hal-03601861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dynamic test for the identification of high speed friction law using a gas-gun device</w:t>
               </w:r>
@@ -4128,51 +4128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Numerical Models of Metal Cutting using the Johnson-Cook's Rupture Criterion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bacaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,90 +4846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des performances balistiques de systèmes de protection balistique multi-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECADYMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4954,90 +4954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de systèmes de protection balistique basée sur une corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2022 -25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5062,90 +5062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de protections balistiques multi-matériaux par corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,90 +5170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de systèmes de protection balistique par corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,90 +5278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of armour technological solutions following experiment-simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICILSM 2022 - 3rd International Conference on Impact Loading of Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5386,90 +5386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the ballistic performance of multi-material protection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCCS2 - 2nd European Conference on Crashworthiness of Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5494,90 +5494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to optimise ballistic protection systems based on an experiment/simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AuxDefense 2022 – 3rd World Conference on Advanced Materials for Defense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5792,90 +5792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of ballistic protection systems based on impact test/simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8138,51 +8138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84EAA699"/>
+    <w:nsid w:val="78601C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8369,51 +8369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pantale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7367-5453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076557677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pantale_o_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207035378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-2246-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-12956-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ming" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dawoua Kaoutoing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3901241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.05.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pierre Lemanle Sanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9508-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514532299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/231847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2007.06.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00181111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2007.015466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.183-198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menanteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.799-824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1691886B5447C1F38B7590728D354D7E16081594/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2005.01.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX91QWQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.04.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D878FD4393304FC0776BC4E8EFFE2369670EDF3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00017-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZQ3DZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Touratier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hakem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406981521268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542DCEEBD71D29AFE64C972303EF046F644C3345/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Simpore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Demarbaix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi Beda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024174" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.12.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naejus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383696v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.41" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stemptfl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pantal&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358428v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46946-4_21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pantale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7367-5453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076557677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pantale_o_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207035378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-2246-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-12956-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ming" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dawoua Kaoutoing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3901241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.05.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pierre Lemanle Sanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9508-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514532299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/231847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2007.06.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00181111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2007.015466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.183-198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menanteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.799-824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1691886B5447C1F38B7590728D354D7E16081594/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2005.01.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX91QWQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.04.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D878FD4393304FC0776BC4E8EFFE2369670EDF3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00017-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZQ3DZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Touratier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hakem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406981521268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542DCEEBD71D29AFE64C972303EF046F644C3345/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Simpore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Demarbaix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi Beda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024174" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.12.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naejus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383696v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.41" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stemptfl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pantal&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358428v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46946-4_21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>