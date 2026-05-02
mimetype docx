--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -583,573 +583,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Dynamic Tensile Impact Test for Characterizing the Behavior of Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Dhondapure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jahazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmech3030063⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954483v1</w:t>
+                <w:t xml:space="preserve">hal-04316240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Jahazi</w:t>
+                <w:t xml:space="preserve">An Optimized Dynamic Tensile Impact Test for Characterizing the Behavior of Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amèvi Tongne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+                <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.633. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.1107 - 1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmech3030063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316240v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Activation Functions in Machine Learning for Finite Element Simulations in Thermomechanical Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16120537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062000v1</w:t>
+                <w:t xml:space="preserve">hal-04316232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Activation Functions in Machine Learning for Finite Element Simulations in Thermomechanical Forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defence Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a16120537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04316232v1</w:t>
+                <w:t xml:space="preserve">hal-04137132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Longère</w:t>
+                <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Dhondapure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jahazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defence Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3 : Special Issue Hot Deformation of Metal and Alloys), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04137132v1</w:t>
+                <w:t xml:space="preserve">hal-04062000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Implementation of an ANN Based Flow Law for Numerical Simulations of Thermo-Mechanical Processes at High Temperatures in FEM Software</w:t>
               </w:r>
@@ -1207,265 +1207,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse identification procedure for the evaluation of equivalent loading conditions for simplified numerical models in Abaqus</w:t>
+                <w:t xml:space="preserve">Efficient implementation of non-linear flow law using neural network into the Abaqus Explicit FEM code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Ming</w:t>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (2), pp.663-682. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.103647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/applmech3020039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769271v1</w:t>
+                <w:t xml:space="preserve">hal-03467781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of non-linear flow law using neural network into the Abaqus Explicit FEM code</w:t>
+                <w:t xml:space="preserve">An inverse identification procedure for the evaluation of equivalent loading conditions for simplified numerical models in Abaqus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+                <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 198, pp.103647. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.663-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmech3020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467781v1</w:t>
+                <w:t xml:space="preserve">hal-03769271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized non-linear flow law based on modified Zerilli-Armstrong model and its implementation into Abaqus/Explicit FEM Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and robust VUMAT implementation of elastoplastic constitutive laws in Abaqus/Explicit finite element code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3308,247 +3308,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for large scale finite element models, including multi-physic, multi-domain and multi-timestep aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menanteau</w:t>
+                <w:t xml:space="preserve">A new impact test for the identification of a dynamic crack propagation criterion using a gas-gun device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Nistor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caperaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.713-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.799-824⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481412v1</w:t>
+                <w:t xml:space="preserve">hal-03594478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new impact test for the identification of a dynamic crack propagation criterion using a gas-gun device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionel Nistor</w:t>
+                <w:t xml:space="preserve">A methodology for large scale finite element models, including multi-physic, multi-domain and multi-timestep aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caperaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134110⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (7-8), pp.799-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.799-824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594478v1</w:t>
+                <w:t xml:space="preserve">hal-03481412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelization of an object-oriented FEM dynamics code: influence of the strategies on the Speedup</w:t>
               </w:r>
@@ -3993,273 +3993,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de lois constitutives et de lois de frottement adaptées aux grandes vitesses de sollicitation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Numerical Models of Metal Cutting using the Johnson-Cook's Rupture Criterion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bacaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chakib Sattouf</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (11), pp.275-282. </w:t>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (1), pp.53-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ijfp.5.53-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483474v1</w:t>
+                <w:t xml:space="preserve">hal-03483500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Numerical Models of Metal Cutting using the Johnson-Cook's Rupture Criterion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de lois constitutives et de lois de frottement adaptées aux grandes vitesses de sollicitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caperaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Rakotomalala</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Sattouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (11), pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ijfp.5.53-70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03483500v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An object-oriented programming of an explicit dynamics code: application to impact simulation</w:t>
               </w:r>
@@ -4598,51 +4598,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bio-stabilization on the mechanical strength and durability of earth materials</w:t>
+                <w:t xml:space="preserve">Influence of biostabilization on the thermal conductivity and mechanical strength of earth materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
@@ -4673,97 +4673,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003066v1</w:t>
+                <w:t xml:space="preserve">hal-05003117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biostabilization on the thermal conductivity and mechanical strength of earth materials</w:t>
+                <w:t xml:space="preserve">Influence of bio-stabilization on the mechanical strength and durability of earth materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
@@ -4794,142 +4794,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003117v1</w:t>
+                <w:t xml:space="preserve">hal-05003066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des performances balistiques de systèmes de protection balistique multi-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECADYMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4954,90 +4954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de systèmes de protection balistique basée sur une corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2022 -25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5062,90 +5062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de protections balistiques multi-matériaux par corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,90 +5170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de systèmes de protection balistique par corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,90 +5278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of armour technological solutions following experiment-simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICILSM 2022 - 3rd International Conference on Impact Loading of Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5386,90 +5386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the ballistic performance of multi-material protection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCCS2 - 2nd European Conference on Crashworthiness of Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5494,90 +5494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to optimise ballistic protection systems based on an experiment/simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AuxDefense 2022 – 3rd World Conference on Advanced Materials for Defense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5710,64 +5710,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient artificial neural network based non-linear flow law: towards the implementation into a radial return integration scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and AI in Industry (CSAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5792,90 +5792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of ballistic protection systems based on impact test/simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6011,351 +6011,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to simulate impact damages on aeronautical composite structures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">An analytical model of orthogonal metal cutting: implementation using LMFIT library in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dawoua Kaoutoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houé Ngouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibi Beda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635539v1</w:t>
+                <w:t xml:space="preserve">hal-02359773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Taylor tensile impact test for the identification of dynamic material behavior law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approaches to simulate impact damages on aeronautical composite structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pierre Lemanle Sanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bucarest, Romania. pp.030024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359776v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model of orthogonal metal cutting: implementation using LMFIT library in Python</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new Taylor tensile impact test for the identification of dynamic material behavior law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359773v1</w:t>
+                <w:t xml:space="preserve">hal-02359776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High strain rate tensile testing - Identification of dynamic constitutive flow law using high speed tensile test and Taylor gas gun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6741,273 +6741,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of brittle damage in composite materials: primary anisotropy, induced anisotropy and opening-closure effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Goidescu</w:t>
+                <w:t xml:space="preserve">A multiscale tribological study of nacre : Evidence of wear nanomechanisms controlled by the frictional dissipated power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Stempflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kouitat Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">15th Nordic Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Trondheim, Norway. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973208v1</w:t>
+                <w:t xml:space="preserve">insu-00840808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale tribological study of nacre : Evidence of wear nanomechanisms controlled by the frictional dissipated power</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Kouitat Njiwa</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of brittle damage in composite materials: primary anisotropy, induced anisotropy and opening-closure effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Goidescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Nordic Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Trondheim, Norway. pp.1-10</w:t>
+              <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00840808v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the real contact area in three-body dry friction by micro-thermal analysis</w:t>
               </w:r>
@@ -7581,51 +7581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled electro-thermo-mechanical FEM code for large scale problems including multi-domain and multiple time-step aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8138,51 +8138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78601C9C"/>
+    <w:nsid w:val="31E414B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8369,51 +8369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pantale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7367-5453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076557677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pantale_o_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207035378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-2246-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-12956-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ming" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dawoua Kaoutoing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3901241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.05.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pierre Lemanle Sanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9508-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514532299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/231847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2007.06.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00181111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2007.015466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.183-198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menanteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.799-824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1691886B5447C1F38B7590728D354D7E16081594/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2005.01.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX91QWQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.04.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D878FD4393304FC0776BC4E8EFFE2369670EDF3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00017-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZQ3DZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Touratier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hakem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406981521268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542DCEEBD71D29AFE64C972303EF046F644C3345/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Simpore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Demarbaix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi Beda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024174" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.12.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naejus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383696v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.41" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stemptfl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pantal&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358428v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46946-4_21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pantale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7367-5453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076557677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pantale_o_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207035378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-2246-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-12956-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ming" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120537" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dawoua Kaoutoing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3901241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.05.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pierre Lemanle Sanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9508-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514532299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/231847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2007.06.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00181111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2007.015466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.183-198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1691886B5447C1F38B7590728D354D7E16081594/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menanteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.799-824" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2005.01.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX91QWQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.04.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D878FD4393304FC0776BC4E8EFFE2369670EDF3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00017-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZQ3DZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Touratier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hakem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406981521268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542DCEEBD71D29AFE64C972303EF046F644C3345/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Simpore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Demarbaix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi Beda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024174" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.12.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naejus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383696v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.41" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stemptfl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pantal&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358428v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46946-4_21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>