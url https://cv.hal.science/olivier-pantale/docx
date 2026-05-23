--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -882,160 +882,121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Implementation of an ANN Based Flow Law for Numerical Simulations of Thermo-Mechanical Processes at High Temperatures in FEM Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defence Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16010056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137132v1</w:t>
+                <w:t xml:space="preserve">hal-03954432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1099,135 +1060,174 @@
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3 : Special Issue Hot Deformation of Metal and Alloys), pp.633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Implementation of an ANN Based Flow Law for Numerical Simulations of Thermo-Mechanical Processes at High Temperatures in FEM Software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.56. </w:t>
+              <w:t xml:space="preserve">Defence Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a16010056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954432v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient implementation of non-linear flow law using neural network into the Abaqus Explicit FEM code</w:t>
               </w:r>
@@ -3308,247 +3308,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new impact test for the identification of a dynamic crack propagation criterion using a gas-gun device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionel Nistor</w:t>
+                <w:t xml:space="preserve">A methodology for large scale finite element models, including multi-physic, multi-domain and multi-timestep aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caperaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134110⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (7-8), pp.799-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.799-824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594478v1</w:t>
+                <w:t xml:space="preserve">hal-03481412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for large scale finite element models, including multi-physic, multi-domain and multi-timestep aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menanteau</w:t>
+                <w:t xml:space="preserve">A new impact test for the identification of a dynamic crack propagation criterion using a gas-gun device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Nistor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caperaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.713-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.799-824⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481412v1</w:t>
+                <w:t xml:space="preserve">hal-03594478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelization of an object-oriented FEM dynamics code: influence of the strategies on the Speedup</w:t>
               </w:r>
@@ -3618,273 +3618,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D numerical models of metal cutting with damage effects</w:t>
+                <w:t xml:space="preserve">Development of an object-oriented finite element program: application to metal-forming and impact simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caperaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Rakotomalala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Caperaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2003.12.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168 (1-2), pp.341-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2003.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601898v1</w:t>
+                <w:t xml:space="preserve">hal-03601861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an object-oriented finite element program: application to metal-forming and impact simulations</w:t>
+                <w:t xml:space="preserve">2D and 3D numerical models of metal cutting with damage effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bacaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caperaa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 193 (39-41), pp.4383-4399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2003.12.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2003.04.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03601861v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dynamic test for the identification of high speed friction law using a gas-gun device</w:t>
               </w:r>
@@ -3999,51 +3999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Numerical Models of Metal Cutting using the Johnson-Cook's Rupture Criterion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bacaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biostabilization on the thermal conductivity and mechanical strength of earth materials</w:t>
+                <w:t xml:space="preserve">Influence of bio-stabilization on the mechanical strength and durability of earth materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
@@ -4673,97 +4673,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003117v1</w:t>
+                <w:t xml:space="preserve">hal-05003066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bio-stabilization on the mechanical strength and durability of earth materials</w:t>
+                <w:t xml:space="preserve">Influence of biostabilization on the thermal conductivity and mechanical strength of earth materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
@@ -4794,142 +4794,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003066v1</w:t>
+                <w:t xml:space="preserve">hal-05003117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des performances balistiques de systèmes de protection balistique multi-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECADYMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4954,90 +4954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de systèmes de protection balistique basée sur une corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2022 -25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5062,90 +5062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de protections balistiques multi-matériaux par corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,90 +5170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de systèmes de protection balistique par corrélation expérience/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,90 +5278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of armour technological solutions following experiment-simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICILSM 2022 - 3rd International Conference on Impact Loading of Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5386,90 +5386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the ballistic performance of multi-material protection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCCS2 - 2nd European Conference on Crashworthiness of Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5494,90 +5494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to optimise ballistic protection systems based on an experiment/simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AuxDefense 2022 – 3rd World Conference on Advanced Materials for Defense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5792,90 +5792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of ballistic protection systems based on impact test/simulation correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6011,321 +6011,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model of orthogonal metal cutting: implementation using LMFIT library in Python</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tibi Beda</w:t>
+                <w:t xml:space="preserve">Approaches to simulate impact damages on aeronautical composite structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pierre Lemanle Sanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bucarest, Romania. pp.030024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359773v1</w:t>
+                <w:t xml:space="preserve">hal-03635539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to simulate impact damages on aeronautical composite structures.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new Taylor tensile impact test for the identification of dynamic material behavior law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5024174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03635539v1</w:t>
+                <w:t xml:space="preserve">hal-02359776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Taylor tensile impact test for the identification of dynamic material behavior law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical model of orthogonal metal cutting: implementation using LMFIT library in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dawoua Kaoutoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houé Ngouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibi Beda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359776v1</w:t>
+                <w:t xml:space="preserve">hal-02359773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High strain rate tensile testing - Identification of dynamic constitutive flow law using high speed tensile test and Taylor gas gun</w:t>
               </w:r>
@@ -7581,51 +7581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled electro-thermo-mechanical FEM code for large scale problems including multi-domain and multiple time-step aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8138,51 +8138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31E414B1"/>
+    <w:nsid w:val="C8A031A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8369,51 +8369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pantale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7367-5453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076557677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pantale_o_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207035378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-2246-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-12956-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ming" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120537" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dawoua Kaoutoing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3901241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.05.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pierre Lemanle Sanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9508-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514532299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/231847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2007.06.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00181111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2007.015466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.183-198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1691886B5447C1F38B7590728D354D7E16081594/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menanteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.799-824" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2005.01.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX91QWQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.04.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D878FD4393304FC0776BC4E8EFFE2369670EDF3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00017-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZQ3DZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Touratier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hakem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406981521268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542DCEEBD71D29AFE64C972303EF046F644C3345/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Simpore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Demarbaix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi Beda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024174" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.12.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naejus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383696v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.41" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stemptfl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pantal&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358428v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46946-4_21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pantale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7367-5453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076557677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pantale_o_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207035378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-2246-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-12956-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ming" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120537" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dawoua Kaoutoing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3901241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.05.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pierre Lemanle Sanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9508-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514532299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/231847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2007.06.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00181111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2007.015466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.183-198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menanteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.799-824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1691886B5447C1F38B7590728D354D7E16081594/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2005.01.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX91QWQJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.04.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D878FD4393304FC0776BC4E8EFFE2369670EDF3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00017-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZQ3DZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Touratier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hakem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406981521268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542DCEEBD71D29AFE64C972303EF046F644C3345/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Simpore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Demarbaix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi Beda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024174" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.12.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naejus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383696v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.41" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stemptfl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pantal&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358428v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46946-4_21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>