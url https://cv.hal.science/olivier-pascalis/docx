--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,14367 +66,14501 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Surgical Masks on Newborns' Spontaneous Face Processing Skills</w:t>
+                <w:t xml:space="preserve">What can face preference in newborns tell us about their face representation? Contrasting learned familiarity with inherent bias accounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bertrand</w:t>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chevallier</w:t>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Althéa Fratacci</w:t>
+                <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Birulés</w:t>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina‐ioana Galusca</w:t>
+                <w:t xml:space="preserve">Paul Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 31 (1), </w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.aacag009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.70064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chidev/aacag009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528140v1</w:t>
+                <w:t xml:space="preserve">hal-05563235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering the eyes or mouth of a speaker does not prevent word learning in typically developing infants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of Surgical Masks on Newborns' Spontaneous Face Processing Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Althéa Fratacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Birulés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina‐ioana Galusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0002016⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.70064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255928v1</w:t>
+                <w:t xml:space="preserve">hal-05528140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rooting for Their Own Gender: Preschoolers’ Selective Preference for Winners</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Covering the eyes or mouth of a speaker does not prevent word learning in typically developing infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Birulés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐baptiste van der Henst</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13575⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0002016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740667v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of language familiarity on abstract pattern recognition in 9- to 12-month-old infants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rooting for Their Own Gender: Preschoolers’ Selective Preference for Winners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina‐ioana Galusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste van der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/01650254241230643⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360328v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant sensitivity to mismatches between same/other-race faces and native/non-native speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krasotkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vesker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant Behavior and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.101997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infbeh.2024.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older infants' social learning behavior under uncertainty is modulated by the interaction of face and speech processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of language familiarity on abstract pattern recognition in 9- to 12-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Althéa Fratacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12566⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (3), pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01650254241230643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295550v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Narrowing in Face Processing: Reviewing the Factors Influencing its Onset and Offset</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Older infants' social learning behavior under uncertainty is modulated by the interaction of face and speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Evertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krasotkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Psychological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpr.12516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04733994v1</w:t>
+                <w:t xml:space="preserve">hal-04295550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants' Preference for ID Speech in Face and Voice Extends to a Non‐Native Language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Méary</w:t>
+                <w:t xml:space="preserve">Perceptual Narrowing in Face Processing: Reviewing the Factors Influencing its Onset and Offset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Birulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Althéa Fratacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12639⟩</w:t>
+              <w:t xml:space="preserve">Japanese Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.376-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpr.12516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801751v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical responding to male versus female other‐race categories in 9‐ to 12‐month‐old infants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Infants' Preference for ID Speech in Face and Voice Extends to a Non‐Native Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Birulés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Hojin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12582⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.e12639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738896v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of masks on the visual preference for faces in the first year of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ioana Galusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Audeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), pp.92-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/infa.12518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Fat Face&amp;quot; illusion: A robust adaptation for processing pairs of faces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetrical responding to male versus female other‐race categories in 9‐ to 12‐month‐old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2022.108015⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (S1), pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579276v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REORGANIZATION OF FACE-RACE CATEGORIES IN INFANCY Reorganization in the Representation of Face-Race Categories From 6 to 9 Months of Age: Behavioral and Computational Evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;Fat Face&amp;quot; illusion: A robust adaptation for processing pairs of faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina I Galusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
+                <w:t xml:space="preserve">Ming Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J Balas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu-Hao P Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179, pp.34-41. </w:t>
+              <w:t xml:space="preserve">, 2022, 195, pp.108015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2020.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2022.108015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042904v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
+                <w:t xml:space="preserve">REORGANIZATION OF FACE-RACE CATEGORIES IN INFANCY Reorganization in the Representation of Face-Race Categories From 6 to 9 Months of Age: Behavioral and Computational Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Kubicek</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin J Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364965v2</w:t>
+                <w:t xml:space="preserve">hal-03042904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Expressions Reinstate Recognition of Other-Race Faces in Infants Following Perceptual Narrowing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Lee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (1), pp.15-27. </w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.647-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/dev0000858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567174v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
+                <w:t xml:space="preserve">Emotional Expressions Reinstate Recognition of Other-Race Faces in Infants Following Perceptual Narrowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danae Remon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Deudon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014839v1</w:t>
+                <w:t xml:space="preserve">hal-02567174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Face Processing: Are there Critical or Sensitive Periods?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Remon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.104859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884271v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Processing in Infancy and Beyond: The Case of Social Categories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Development of Face Processing: Are there Critical or Sensitive Periods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-psych-010418-102753⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980771v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Categorization of Faces: The Effects of Age and Experience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lesley Uttley</w:t>
+                <w:t xml:space="preserve">Preference for attractive faces is species-specific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Debruine</w:t>
+                <w:t xml:space="preserve">Zhihan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedict Jones</w:t>
+                <w:t xml:space="preserve">Yin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2041669519830414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (2), pp.262-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348170v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long-Term Effect of Perceptual Individuation Training on Reducing Implicit Racial Bias in Preschool Children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Sex Categorization of Faces: The Effects of Age and Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genyue Fu</w:t>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Debruine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdev.12971⟩</w:t>
+              <w:t xml:space="preserve">I-Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.204166951983041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2041669519830414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618303v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of production abilities in the perception of consonant category in infants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Face Processing in Infancy and Beyond: The Case of Social Categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (6), pp.e12830. </w:t>
+              <w:t xml:space="preserve">Annual Review of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (1), pp.165-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-psych-010418-102753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075827v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying facial expression intensity and signal use in deaf signers</w:t>
+                <w:t xml:space="preserve">A Long-Term Effect of Perceptual Individuation Training on Reducing Implicit Racial Bias in Preschool Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Stoll</w:t>
+                <w:t xml:space="preserve">Miao Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Rodger</w:t>
+                <w:t xml:space="preserve">Gail D. Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junpeng Lao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/deafed/enz023⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (3), pp.e290-e305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.12971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567187v2</w:t>
+                <w:t xml:space="preserve">hal-01618303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants rapidly detect human faces in complex naturalistic visual scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of production abilities in the perception of consonant category in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kelly</w:t>
+                <w:t xml:space="preserve">Marjorie M. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Duarte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 22 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12829⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 22 (6), pp.e12830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348162v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for attractive faces is species-specific.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">Infants rapidly detect human faces in complex naturalistic visual scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihan Li</w:t>
+                <w:t xml:space="preserve">David Meary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Yan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Bindemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000148⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348194v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the recognition of static and dynamic facial expressions of emotion across the life span</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Quantifying facial expression intensity and signal use in deaf signers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Rodger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpeng Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/18.9.5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (4), pp.346-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/deafed/enz023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948783v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Face Race by Infants: Five Developmental Changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Narrowing in face and speech perception in infancy: Developmental change in the relations between domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Mukaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdep.12286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868311v1</w:t>
+                <w:t xml:space="preserve">hal-01868321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing in face and speech perception in infancy: Developmental change in the relations between domains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tracking the recognition of static and dynamic facial expressions of emotion across the life span</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpeng Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/18.9.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868321v1</w:t>
+                <w:t xml:space="preserve">hal-01948783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory Representation of Gender in Infants: An Eye-Tracking Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perception of Face Race by Infants: Five Developmental Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.204 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdep.12286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lang.12287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868318v1</w:t>
+                <w:t xml:space="preserve">hal-01868311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preferences for differently aged faces of different races</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multisensory Representation of Gender in Infants: An Eye-Tracking Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jaggie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sode.12253⟩</w:t>
+              <w:t xml:space="preserve">Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (S1), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lang.12287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689157v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older but not younger infants associate own-race faces with happy music and other-race faces with sad music.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Development of preferences for differently aged faces of different races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12537⟩</w:t>
+              <w:t xml:space="preserve">Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.172 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sode.12253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569318v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldilocks versus Goldlöckchen: Visual speech preference for same-rhythm-class languages in 6-month-old infants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Older but not younger infants associate own-race faces with happy music and other-race faces with sad music.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant and Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/icd.2084⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (e12537), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741631v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Attractiveness Preferences in Infancy: From Faces to Objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Goldilocks versus Goldlöckchen: Visual speech preference for same-rhythm-class languages in 6-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (4), pp.321 - 336. </w:t>
+              <w:t xml:space="preserve">Infant and Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40750-017-0071-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/icd.2084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676204v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of Visual Field Asymmetries for Face Categorization in Early Deaf Adults: A Study With Chimeric Faces</w:t>
+                <w:t xml:space="preserve">Infants Rely More on Gaze Cues From Own-Race Than Other-Race Adults for Learning Under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Dole</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen S. Tummeltshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00030⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.12798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569261v1</w:t>
+                <w:t xml:space="preserve">hal-01569303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adult face bias in infants that is modulated by face race</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripheral Visual Reaction Time Is Faster in Deaf Adults and British Sign Language Interpreters than in Hearing Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte J. Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi A. Baseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra T. Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0165025416651735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01569891v1</w:t>
+                <w:t xml:space="preserve">hal-01569052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Recognition is Shaped by the Use of Sign Language</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew W. G. Dye</w:t>
+                <w:t xml:space="preserve">Preference for facial averageness: Evidence for a common mechanism in human and macaque infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/deafed/enx034⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585775v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Sensation-Cognition Interface: Impact of Early Sensory Experiences on Cognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Face Race Processing and Racial Bias in Early Development: A Perceptual-Social Linkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01742⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.256 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963721417690276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676217v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Race Processing and Racial Bias in Early Development: A Perceptual-Social Linkage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial: The Sensation-Cognition Interface: Impact of Early Sensory Experiences on Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0963721417690276⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570089v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual individuation training (but not mere exposure) reduces implicit racial bias in preschool children.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Genyue Fu</w:t>
+                <w:t xml:space="preserve">Face Recognition is Shaped by the Use of Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpeng Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew W. G. Dye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0000290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/deafed/enx034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569406v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More evidence of the linkage between face processing and language processing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Review of Attractiveness Preferences in Infancy: From Faces to Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British journal of psychology (London, England : 1953)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12228⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.321 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40750-017-0071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569413v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Perception of Gender by Infants Emerges Earlier for Adult-Directed Speech</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modifications of Visual Field Asymmetries for Face Categorization in Early Deaf Adults: A Study With Chimeric Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169325⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519114v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Contrast Is a Cross-Cultural Cue for Perceiving Age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liezhong Ge</w:t>
+                <w:t xml:space="preserve">An adult face bias in infants that is modulated by face race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (5), pp.581-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025416651735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570087v1</w:t>
+                <w:t xml:space="preserve">hal-01569891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fearful but not happy expressions boost face detection in human infants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Perceptual individuation training (but not mere exposure) reduces implicit racial bias in preschool children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao K Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kang Lee</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail D Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1054⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.845-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585782v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral Visual Reaction Time Is Faster in Deaf Adults and British Sign Language Interpreters than in Hearing Adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">More evidence of the linkage between face processing and language processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Buckley</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00050⟩</w:t>
+              <w:t xml:space="preserve">British journal of psychology (London, England : 1953)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (1), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569052v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants Rely More on Gaze Cues From Own-Race Than Other-Race Adults for Learning Under Uncertainty</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristen S. Tummeltshammer</w:t>
+                <w:t xml:space="preserve">Audio-Visual Perception of Gender by Infants Emerges Earlier for Adult-Directed Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdev.12798⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.e0169325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569303v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for facial averageness: Evidence for a common mechanism in human and macaque infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth A. Simpson</w:t>
+                <w:t xml:space="preserve">Facial Contrast Is a Cross-Cultural Cue for Perceiving Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Soppelsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46303⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569170v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Early Bilingualism on Face Recognition Processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Costa</w:t>
+                <w:t xml:space="preserve">Fearful but not happy expressions boost face detection in human infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01080⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1862), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351171v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of category formation for faces differing by age in 9- to 12-month-olds: An effect of experience with infant faces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Impact of Early Bilingualism on Face Recognition Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz-Tada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.582 - 597. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjdp.12152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419510v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing in categorical responding to other-race face classes by infants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Development of category formation for faces differing by age in 9- to 12-month-olds: An effect of experience with infant faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12301⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.582 - 597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjdp.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423033v1</w:t>
+                <w:t xml:space="preserve">hal-01419510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Narrowing in categorical responding to other-race face classes by infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), pp.362 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203118v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David J Lewkowicz</w:t>
+                <w:t xml:space="preserve">Eye tracking reveals a crucial role for facial motion in recognition of faces by infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (6), pp.744 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203120v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can human eyes prevent perceptual narrowing for monkey faces in human infants?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meary David</w:t>
+                <w:t xml:space="preserve">Development of visual preference for own- versus other-race faces in infancy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Sara Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21319⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.500 - 511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0038835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01203117v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An other-race effect for configural and featural processing of faces: upper and lower face regions play different roles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu-Hao P. Sun</w:t>
+                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00559⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423059v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of visual preference for own- versus other-race faces in infancy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0038835⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423026v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Gender Influences the Looking Preference for Smiling Expressions in 3.5-Month-Old Human Infants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Can human eyes prevent perceptual narrowing for monkey faces in human infants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Édouard Gentaz</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0129812.s001⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196104v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuation training with other-race faces reduces preschoolers' implicit racial bias: a link between perceptual and social representation of faces in children.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James W Tanaka</w:t>
+                <w:t xml:space="preserve">An other-race effect for configural and featural processing of faces: upper and lower face regions play different roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hao P. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12241⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01226157v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angry facial expressions bias gender categorization in children and adults: behavioral and computational evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Face Gender Influences the Looking Preference for Smiling Expressions in 3.5-Month-Old Human Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00346⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0129812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0129812.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140229v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of visual expertise on a novel eye-size illusion: implications for holistic face processing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Individuation training with other-race faces reduces preschoolers' implicit racial bias: a link between perceptual and social representation of faces in children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen S Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qiandong Wang</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2015.05.011⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.655-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226155v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian infants show preference for own-race but not other-race female faces: the role of infant caregiving arrangements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Angry facial expressions bias gender categorization in children and adults: behavioral and computational evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liezhong Ge</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00593⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423065v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye tracking reveals a crucial role for facial motion in recognition of faces by infants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Effects of visual expertise on a novel eye-size illusion: implications for holistic face processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genyue Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen S Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0000019⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (Pt A), pp.104-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422870v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eye-size illusion: Psychophysical characteristics, generality, and relation to holistic face processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naiqiâ g Xiao</w:t>
+                <w:t xml:space="preserve">Asian infants show preference for own-race but not other-race female faces: the role of infant caregiving arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p7647⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423074v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of information type (features vs. configuration) and location (eyes vs. mouth) on the development of face perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Huxtable</w:t>
+                <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423029v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la discrimination des expressions faciales émotionnelles chez les nourrissons dans la première année</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz Tada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503314003030⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140236v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for human eyes in human infants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Natural, but not artificial, facial movements elicit the left visual field bias in infant face scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2013.12.010⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.175 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203046v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Binocular correlation model of face preference: how good, how simple?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.828-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01099560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female face preference in 4-month-olds: The importance of hairline</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le développement de la discrimination des expressions faciales émotionnelles chez les nourrissons dans la première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (4), pp.676 - 681. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (03), pp.469-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314003030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423078v1</w:t>
+                <w:t xml:space="preserve">hal-01140236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural, but not artificial, facial movements elicit the left visual field bias in infant face scanning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+                <w:t xml:space="preserve">The eye-size illusion: Psychophysical characteristics, generality, and relation to holistic face processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen S Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genyue Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Wheeler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu-Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqiâ g Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (4), pp.265 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p7647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423056v1</w:t>
+                <w:t xml:space="preserve">hal-01423074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albert Costa</w:t>
+                <w:t xml:space="preserve">The effects of information type (features vs. configuration) and location (eyes vs. mouth) on the development of face perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+                <w:t xml:space="preserve">Buyun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Huxtable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124, pp.36 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351173v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+                <w:t xml:space="preserve">Preference for human eyes in human infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964518v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular correlation model of face preference: how good, how simple?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12201⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01419290v1</w:t>
+                <w:t xml:space="preserve">hal-01099560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing two faces together: preference formation in humans and rhesus macaques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Female face preference in 4-month-olds: The importance of hairline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (5), pp.1107 - 1119. </w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), pp.676 - 681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-014-0742-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423031v1</w:t>
+                <w:t xml:space="preserve">hal-01423078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Links Among Face Processing, Language Processing, and Narrowing during Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seeing two faces together: preference formation in humans and rhesus macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.65-70. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5), pp.1107 - 1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdep.12064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964721v1</w:t>
+                <w:t xml:space="preserve">hal-01423031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Own- and Other-Race Face Identity Recognition in Children: The Effects of Pose and Feature Composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Links Among Face Processing, Language Processing, and Narrowing during Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan M Slater</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0033166⟩</w:t>
+              <w:t xml:space="preserve">Child Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdep.12064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854707v1</w:t>
+                <w:t xml:space="preserve">hal-00964721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Own- and other-race face scanning in infants: Implications for perceptual narrowing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Own- and Other-Race Face Identity Recognition in Children: The Effects of Pose and Feature Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21196⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.469-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0033166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01423049v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-month-old infants prefer unattractive bodies over attractive bodies.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Own- and other-race face scanning in infants: Implications for perceptual narrowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen S. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.262 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827707v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month-old infants match other-race faces with a non-native language</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Developmental Origins of the Other-Race Effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025412467583⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963721412474459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203113v1</w:t>
+                <w:t xml:space="preserve">hal-00926656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Recognition of Face Parts from Unfamiliar Faces.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Are faces special to young infants? An investigation of configural and featural processing for the upper and lower regions of houses in 3- to 7-month-olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant and Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/icd.1781⟩</w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506285.2013.764370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926655v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of face processing: New evidence on multi-modal contributions, scanning, and recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning new faces in typical and atypical populations of children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca R Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025413480914⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.10-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjop.12006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863593v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The face perception system becomes species-specific at three months : an eye-tracking study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nine-month-old infants prefer unattractive bodies over attractive bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Simion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865820v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant interest in their mother's face is associated with maternal psychological health.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Six-month-old infants match other-race faces with a non-native language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane S Herbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behav Dev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (4), pp.686-693. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.83-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2013.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0165025412467583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00854705v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Developmental Origins of the Other-Race Effect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Development of Recognition of Face Parts from Unfamiliar Faces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infant and Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/icd.1781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863520v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face contour is crucial to the fat face illusion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of face processing: New evidence on multi-modal contributions, scanning, and recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p7439⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.77-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025413480914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854702v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Origins of the Other-Race Effect.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The face perception system becomes species-specific at three months : an eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Simion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.95-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926656v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning new faces in typical and atypical populations of children.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infant interest in their mother's face is associated with maternal psychological health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca R Jones</w:t>
+                <w:t xml:space="preserve">Pauline Slade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Blades</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Jane S Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infant Behav Dev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (4), pp.686-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjop.12006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827801v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are faces special to young infants? An investigation of configural and featural processing for the upper and lower regions of houses in 3- to 7-month-olds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Developmental Origins of the Other-Race Effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.173-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863506v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the face-perception system human-specific at birth?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face contour is crucial to the fat face illusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0026521⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.488-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p7439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827807v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du visage en developpement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Brief daily exposures to Asian females reverses perceptual narrowing for Asian faces in Caucasian infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biométrie humaine / Journal of human biometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (4), pp.484-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203102v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early deafness increases the face inversion effect but does not modulate the composite face effect.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new &amp;quot;fat face&amp;quot; illusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00124⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.117-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p6906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827805v1</w:t>
+                <w:t xml:space="preserve">hal-00827804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new &amp;quot;fat face&amp;quot; illusion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the face-perception system human-specific at birth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Simion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p6906⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1083-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0026521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827804v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief daily exposures to Asian females reverses perceptual narrowing for Asian faces in Caucasian infants.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La perception du visage en developpement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meary David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biométrie humaine / Journal of human biometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827802v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual advantage in deaf adults linked to retinal changes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Early deafness increases the face inversion effect but does not modulate the composite face effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde de Heering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aljuhanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020417⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827863v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Skin Color Differences Does Not Eliminate the Own-Race Recognition Advantage in Infants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Face processing in children with autism spectrum disorder: independent or interactive processing of facial identity and facial expression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia F Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajanta Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Kamp-Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Remschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (6), pp.640-654. </w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (6), pp.796-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1532-7078.2010.00066.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10803-010-1098-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827861v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infants' knowledge of their own species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 366 (1571), pp.1753-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2010.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous voice-face identity matching by rhesus monkeys for familiar conspecifics and humans.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual advantage in deaf adults linked to retinal changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Duhamel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charlotte Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1008169108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827868v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caucasian infants scan own- and other-race faces differently.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Minimizing Skin Color Differences Does Not Eliminate the Own-Race Recognition Advantage in Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018621⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (6), pp.640-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1532-7078.2010.00066.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827867v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual training prevents the emergence of the other race effect during infancy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous voice-face identity matching by rhesus monkeys for familiar conspecifics and humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019858⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (4), pp.1735-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1008169108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827864v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deaf and hearing children: a comparison of peripheral vision development.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caucasian infants scan own- and other-race faces differently.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle S Omrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.01017.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00827862v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Face Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Perceptual training prevents the emergence of the other race effect during infancy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane S Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcs.146⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827829v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking Across Domains to Understand Infant Representation of Emotion.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deaf and hearing children: a comparison of peripheral vision development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emot Rev</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.725-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.01017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1754073910387941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827865v1</w:t>
+                <w:t xml:space="preserve">hal-00827862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual recognition memory across contexts.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of Face Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Viviés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (6), pp.666-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcs.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00964.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827870v1</w:t>
+                <w:t xml:space="preserve">hal-00827829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face processing in children with autism spectrum disorder: independent or interactive processing of facial identity and facial expression?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Looking Across Domains to Understand Infant Representation of Emotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carroll E Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helmuth Remschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-010-1098-4⟩</w:t>
+              <w:t xml:space="preserve">Emot Rev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1754073910387941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00827872v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des visages d’un autre groupe ethnique : éclairage d’une approche développementale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Visual recognition memory across contexts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily J H Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline J Eacott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane S Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.136-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00964.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01232350v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in face processing during childhood measured with chimeric faces.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Processing of Emotion Expression Information from Faces by Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carroll E Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laterality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emotion Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827877v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Processing of Emotion Expression Information from Faces by Infants.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetry in face processing during childhood measured with chimeric faces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aljuhanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laterality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (4), pp.439-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13576500902972823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926654v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints sticking out of the sand. Part 1: Children's perception of naturalistic and embossed symbol stimuli.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance des visages d’un autre groupe ethnique : éclairage d’une approche développementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Viviés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p6725⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.243-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827871v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shaping of the Face Space in Early Infancy: Becoming a Native Face Processor.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Footprints sticking out of the sand. Part 1: Children's perception of naturalistic and embossed symbol stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James V Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1750-8606.2010.00147.x⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (9), pp.1254-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p6725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926653v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization, categorical perception, and asymmetry in infants' representation of face race.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The Shaping of the Face Space in Early Infancy: Becoming a Native Face Processor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A Longmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (4), pp.553-64. </w:t>
+              <w:t xml:space="preserve">Child Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.205-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2009.00900.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-8606.2010.00147.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827873v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant preference for individual women's faces extends to girl prototype faces.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Categorization, categorical perception, and asymmetry in infants' representation of face race.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behav Dev</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2010.03.001⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.553-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2009.00900.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827874v1</w:t>
+                <w:t xml:space="preserve">hal-00827873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action video game players and deaf observers have larger Goldmann visual fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palvi Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (5), pp.548-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.visres.2009.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent component analysis reveals atypical electroencephalographic activity during visual perception in individuals with autism.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Infant preference for individual women's faces extends to girl prototype faces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Conforto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice J O'Toole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2008.07.017⟩</w:t>
+              <w:t xml:space="preserve">Infant Behav Dev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.357-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827880v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of face processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of the other-race effect during infancy: evidence toward universality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective on Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1), pp.105-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968134v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfamiliar face recognition in children with autistic spectrum disorders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the development of face processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant and Child Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspective on Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.200-09</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00968498v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two faces of the other-race effect: recognition and categorisation of Caucasian and Chinese faces.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Independent component analysis reveals atypical electroencephalographic activity during visual perception in individuals with autism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Scope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Makeig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p6136⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (1), pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2008.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827876v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the other-race effect during infancy: evidence toward universality?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unfamiliar face recognition in children with autistic spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.01.006⟩</w:t>
+              <w:t xml:space="preserve">Infant and Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (6), pp.545-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/icd.638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827879v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two faces of the other-race effect: recognition and categorisation of Caucasian and Chinese faces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongchuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (8), pp.1199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p6136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the species-specificity of face recognition in human adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14436,173 +14570,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It takes one to know one: Do human and nonhuman primates share similar face processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-66, 2021, 978-981-16-2027-0 (print) ; 978-981-16-2028-7 (online). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-2028-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14749,51 +14883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina&#8208;ioana Galusca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.70064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste van der Henst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254241230643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dillmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2024.101997" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evertz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12566" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpr.12516" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hojin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Johnson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12639" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ioana Galusca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Audeou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina I Galusca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Balas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.11.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000858" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-psych-010418-102753" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Qian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D. Heyman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyue Fu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567187v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Rodger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Lao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bindemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000148" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caldara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.9.5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12286" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Xiao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Mukaida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaggie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12287" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Heron-Delaney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12253" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G Xiao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liezhong Ge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-017-0071-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569891v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G. Xiao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025416651735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. G. Dye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enx034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01742" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417690276" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao K Qian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D Heyman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000290" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mauger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Soppelsa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1054" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Codina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Baseler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T. Levine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00050" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen S. Tummeltshammer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12798" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Simpson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz-Tada" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01080" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12152" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW67FD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Yu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P. Sun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00559" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sara Xiao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyan Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129812.s001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S Xiao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Qin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Tanaka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12241" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJM6NV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140229v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00346" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226155v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiandong Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.05.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao Sun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi&#226;&#160;g Xiao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7647" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Xu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maynard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Huxtable" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2014.01.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314003030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wheeler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.07.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419290v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMKV8MZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0742-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854707v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelle Anzures" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Kelly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Slater" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033166" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423049v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S. Xiao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21196" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVRB577-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827707v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.12.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1781" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863593v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413480914" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854705v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jones" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Slade" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane S Herbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2013.07.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2P93BQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863520v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Slater" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7439" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926656v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721412474459" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827801v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Jones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coleman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CF4X80-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863506v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2013.764370" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827807v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Leo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026521" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827805v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aljuhanay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00124" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6906" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.04.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827863v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Codina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mody" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Toomey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rose" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020417" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827861v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1532-7078.2010.00066.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0371" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827868v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sliwa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1008169108" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Omrin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018621" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827864v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019858" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Port" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.01017.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-272KFGCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827829v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.146" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827865v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll E Izard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754073910387941" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827870v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline J Eacott" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00964.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827872v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F Krebs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajanta Biswas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Kamp-Becker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Remschmidt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1098-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQQNGWXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232350v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Kelly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cordier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17RZ6HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827877v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michael Burt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576500902972823" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926654v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827871v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Stone" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6725" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926653v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Slater" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Longmore" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-8606.2010.00147.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827873v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00900.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827874v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Conforto" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J O'Toole" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2010.03.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8NQ3VXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827875v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palvi Bhardwaj" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.11.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH7L5ZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827880v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Scope" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Makeig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2008.07.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LTP86Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968134v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kelly" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968498v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Wilson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.638" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3414RRX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827876v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Zhang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6136" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827879v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.01.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364983v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Heron-Delaney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacag009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina&#8208;ioana Galusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.70064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste van der Henst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dillmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2024.101997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254241230643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evertz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpr.12516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hojin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ioana Galusca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Audeou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina I Galusca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P Sun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Balas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000858" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.05.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-psych-010418-102753" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Qian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D. Heyman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyue Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12971" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bindemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567187v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Rodger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Lao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Xiao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Mukaida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948783v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caldara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.9.5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaggie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12287" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G Xiao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liezhong Ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G. Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen S. Tummeltshammer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12798" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Codina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Baseler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T. Levine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569170v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Simpson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417690276" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01742" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. G. Dye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enx034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-017-0071-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025416651735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao K Qian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D Heyman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000290" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mauger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Soppelsa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01208" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585782v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1054" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz-Tada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01080" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12152" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12301" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW67FD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sara Xiao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyan Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038835" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423059v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Yu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P. Sun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00559" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129812.s001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S Xiao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Qin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Tanaka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12241" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJM6NV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00346" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiandong Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.05.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423065v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00593" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wheeler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.07.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12201" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMKV8MZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314003030" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao Sun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi&#226;&#160;g Xiao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7647" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423029v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maynard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Huxtable" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2014.01.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423031v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0742-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelle Anzures" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Kelly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Slater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033166" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S. Xiao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21196" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVRB577-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721412474459" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2013.764370" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Jones" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coleman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CF4X80-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.12.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1781" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863593v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413480914" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865820v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Slade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane S Herbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2013.07.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2P93BQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863520v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Slater" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7439" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.04.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6906" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827807v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Leo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026521" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aljuhanay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00124" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F Krebs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajanta Biswas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Kamp-Becker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Remschmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1098-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQQNGWXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827866v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0371" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827863v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Codina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mody" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Toomey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rose" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020417" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827861v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1532-7078.2010.00066.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827868v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sliwa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1008169108" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Omrin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018621" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019858" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827862v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Port" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.01017.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-272KFGCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827829v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.146" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll E Izard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754073910387941" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline J Eacott" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00964.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michael Burt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576500902972823" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232350v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Kelly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cordier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17RZ6HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827871v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Stone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6725" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Slater" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Longmore" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-8606.2010.00147.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827873v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00900.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827875v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palvi Bhardwaj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.11.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH7L5ZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827874v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Conforto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J O'Toole" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2010.03.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8NQ3VXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.01.006" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kelly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827880v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Scope" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Makeig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2008.07.017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LTP86Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Wilson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.638" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3414RRX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827876v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6136" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364983v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>