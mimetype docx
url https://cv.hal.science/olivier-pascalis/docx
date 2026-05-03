--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1649,503 +1649,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REORGANIZATION OF FACE-RACE CATEGORIES IN INFANCY Reorganization in the Representation of Face-Race Categories From 6 to 9 Months of Age: Behavioral and Computational Evidence</w:t>
+                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J Balas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2020.11.006⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.647-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042904v1</w:t>
+                <w:t xml:space="preserve">hal-03364965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REORGANIZATION OF FACE-RACE CATEGORIES IN INFANCY Reorganization in the Representation of Face-Race Categories From 6 to 9 Months of Age: Behavioral and Computational Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin J Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.647-659. </w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364965v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Expressions Reinstate Recognition of Other-Race Faces in Infants Following Perceptual Narrowing</w:t>
+                <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+                <w:t xml:space="preserve">Danae Remon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Lee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0000858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.104859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567174v1</w:t>
+                <w:t xml:space="preserve">hal-03014839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional Expressions Reinstate Recognition of Other-Race Faces in Infants Following Perceptual Narrowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Girardie</w:t>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bouyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 196, pp.104859. </w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/dev0000858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014839v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Face Processing: Are there Critical or Sensitive Periods?</w:t>
               </w:r>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2363,308 +2363,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Categorization of Faces: The Effects of Age and Experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Face Processing in Infancy and Beyond: The Case of Social Categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2041669519830414⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (1), pp.165-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-psych-010418-102753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348170v1</w:t>
+                <w:t xml:space="preserve">hal-01980771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Processing in Infancy and Beyond: The Case of Social Categories</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sex Categorization of Faces: The Effects of Age and Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Debruine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (1), pp.165-189. </w:t>
+              <w:t xml:space="preserve">I-Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.204166951983041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-psych-010418-102753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2041669519830414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980771v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long-Term Effect of Perceptual Individuation Training on Reducing Implicit Racial Bias in Preschool Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail D. Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,51 +2767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,77 +3161,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Mukaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176, pp.113-127. </w:t>
@@ -3263,352 +3263,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the recognition of static and dynamic facial expressions of emotion across the life span</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junpeng Lao</w:t>
+                <w:t xml:space="preserve">Multisensory Representation of Gender in Infants: An Eye-Tracking Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jaggie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (9), pp.5. </w:t>
+              <w:t xml:space="preserve">Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (S1), pp.14-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/18.9.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lang.12287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948783v1</w:t>
+                <w:t xml:space="preserve">hal-01868318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Face Race by Infants: Five Developmental Changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kang Lee</w:t>
+                <w:t xml:space="preserve">Tracking the recognition of static and dynamic facial expressions of emotion across the life span</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpeng Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdep.12286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/18.9.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868311v1</w:t>
+                <w:t xml:space="preserve">hal-01948783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory Representation of Gender in Infants: An Eye-Tracking Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Jaggie</w:t>
+                <w:t xml:space="preserve">Perception of Face Race by Infants: Five Developmental Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68 (S1), pp.14-30. </w:t>
+              <w:t xml:space="preserve">Child Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.204 - 209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lang.12287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cdep.12286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868318v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of preferences for differently aged faces of different races</w:t>
               </w:r>
@@ -3620,77 +3620,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (1), pp.172 - 186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Older but not younger infants associate own-race faces with happy music and other-race faces with sad music.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi G Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,103 +3858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldilocks versus Goldlöckchen: Visual speech preference for same-rhythm-class languages in 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant and Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,64 +4278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4386,64 +4386,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Race Processing and Racial Bias in Early Development: A Perceptual-Social Linkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4607,51 +4607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junpeng Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,304 +4709,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Attractiveness Preferences in Infancy: From Faces to Objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptual individuation training (but not mere exposure) reduces implicit racial bias in preschool children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Méary</w:t>
+                <w:t xml:space="preserve">Miao K Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail D Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genyue Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40750-017-0071-2⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.845-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676204v1</w:t>
+                <w:t xml:space="preserve">hal-01569406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of Visual Field Asymmetries for Face Categorization in Early Deaf Adults: A Study With Chimeric Faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adult face bias in infants that is modulated by face race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,266 +5032,249 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (5), pp.581-587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025416651735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual individuation training (but not mere exposure) reduces implicit racial bias in preschool children.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
+                <w:t xml:space="preserve">A Review of Attractiveness Preferences in Infancy: From Faces to Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gail D Heyman</w:t>
+                <w:t xml:space="preserve">Hélène Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (5), pp.845-859. </w:t>
+              <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.321 - 336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/dev0000290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40750-017-0071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569406v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More evidence of the linkage between face processing and language processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British journal of psychology (London, England : 1953)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108 (1), pp.31-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5302,377 +5302,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Perception of Gender by Infants Emerges Earlier for Adult-Directed Speech</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facial Contrast Is a Cross-Cultural Cue for Perceiving Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Aurélie Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Soppelsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169325⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519114v1</w:t>
+                <w:t xml:space="preserve">hal-01570087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Contrast Is a Cross-Cultural Cue for Perceiving Age</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Soppelsa</w:t>
+                <w:t xml:space="preserve">Audio-Visual Perception of Gender by Infants Emerges Earlier for Adult-Directed Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuli Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liezhong Ge</w:t>
+                <w:t xml:space="preserve">Carole Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.e0169325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570087v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fearful but not happy expressions boost face detection in human infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 284 (1862), </w:t>
@@ -5704,334 +5704,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Early Bilingualism on Face Recognition Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of category formation for faces differing by age in 9- to 12-month-olds: An effect of experience with infant faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01080⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.582 - 597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjdp.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351171v1</w:t>
+                <w:t xml:space="preserve">hal-01419510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of category formation for faces differing by age in 9- to 12-month-olds: An effect of experience with infant faces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Impact of Early Bilingualism on Face Recognition Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz-Tada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.582 - 597. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjdp.12152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419510v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowing in categorical responding to other-race face classes by infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,51 +6116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye tracking reveals a crucial role for facial motion in recognition of faces by infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Sara Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6365,627 +6365,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">An other-race effect for configural and featural processing of faces: upper and lower face regions play different roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Lewkowicz</w:t>
+                <w:t xml:space="preserve">Xiaoyang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hao P. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203120v1</w:t>
+                <w:t xml:space="preserve">hal-01423059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Can human eyes prevent perceptual narrowing for monkey faces in human infants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meary David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203118v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can human eyes prevent perceptual narrowing for monkey faces in human infants?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Bayet</w:t>
+                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.21319⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01203117v1</w:t>
+                <w:t xml:space="preserve">hal-01203118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An other-race effect for configural and featural processing of faces: upper and lower face regions play different roles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyang Yu</w:t>
+                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Hao P. Sun</w:t>
+                <w:t xml:space="preserve">David J Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 06, </w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423059v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Gender Influences the Looking Preference for Smiling Expressions in 3.5-Month-Old Human Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7062,51 +7062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen S Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7208,64 +7208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7342,51 +7342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen S Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7578,377 +7578,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+                <w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz Tada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089275⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964518v1</w:t>
+                <w:t xml:space="preserve">hal-01351173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Burfin</w:t>
+                <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.1179. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351173v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural, but not artificial, facial movements elicit the left visual field bias in infant face scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.175 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8092,996 +8092,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la discrimination des expressions faciales émotionnelles chez les nourrissons dans la première année</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Bayet</w:t>
+                <w:t xml:space="preserve">Seeing two faces together: preference formation in humans and rhesus macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (03), pp.469-500. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5), pp.1107 - 1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503314003030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140236v1</w:t>
+                <w:t xml:space="preserve">hal-01423031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eye-size illusion: Psychophysical characteristics, generality, and relation to holistic face processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Female face preference in 4-month-olds: The importance of hairline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p7647⟩</w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), pp.676 - 681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423074v1</w:t>
+                <w:t xml:space="preserve">hal-01423078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of information type (features vs. configuration) and location (eyes vs. mouth) on the development of face perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Huxtable</w:t>
+                <w:t xml:space="preserve">Preference for human eyes in human infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 124, pp.36 - 49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 123, pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423029v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for human eyes in human infants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+                <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2013.12.010⟩</w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203046v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+                <w:t xml:space="preserve">Le développement de la discrimination des expressions faciales émotionnelles chez les nourrissons dans la première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (03), pp.469-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314003030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099560v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female face preference in 4-month-olds: The importance of hairline</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The eye-size illusion: Psychophysical characteristics, generality, and relation to holistic face processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen S Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genyue Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqiâ g Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.009⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (4), pp.265 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p7647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423078v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing two faces together: preference formation in humans and rhesus macaques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of information type (features vs. configuration) and location (eyes vs. mouth) on the development of face perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buyun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Huxtable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (5), pp.1107 - 1119. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124, pp.36 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-014-0742-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423031v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Links Among Face Processing, Language Processing, and Narrowing during Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9171,51 +9171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9279,77 +9279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Own- and other-race face scanning in infants: Implications for perceptual narrowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen S. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (2), pp.262 - 273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9408,51 +9408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Origins of the Other-Race Effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9529,77 +9529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are faces special to young infants? An investigation of configural and featural processing for the upper and lower regions of houses in 3- to 7-month-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9782,291 +9782,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-month-old infants prefer unattractive bodies over attractive bodies.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Development of face processing: New evidence on multi-modal contributions, scanning, and recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115 (1), pp.30-41. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.77-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0165025413480914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827707v1</w:t>
+                <w:t xml:space="preserve">hal-00863593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month-old infants match other-race faces with a non-native language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The face perception system becomes species-specific at three months : an eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Simion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (2), pp.83-88. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.95-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203113v1</w:t>
+                <w:t xml:space="preserve">hal-00865820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Recognition of Face Parts from Unfamiliar Faces.</w:t>
               </w:r>
@@ -10091,51 +10039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liezhong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10180,239 +10128,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of face processing: New evidence on multi-modal contributions, scanning, and recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Six-month-old infants match other-race faces with a non-native language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (2), pp.77-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025413480914⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025412467583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863593v1</w:t>
+                <w:t xml:space="preserve">hal-01203113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The face perception system becomes species-specific at three months : an eye-tracking study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Méary</w:t>
+                <w:t xml:space="preserve">Nine-month-old infants prefer unattractive bodies over attractive bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Simion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865820v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant interest in their mother's face is associated with maternal psychological health.</w:t>
               </w:r>
@@ -10540,51 +10540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Developmental Origins of the Other-Race Effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,64 +10652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face contour is crucial to the fat face illusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Hao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10812,51 +10812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10920,77 +10920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new &amp;quot;fat face&amp;quot; illusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Hao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liezhong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11048,369 +11048,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the face-perception system human-specific at birth?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early deafness increases the face inversion effect but does not modulate the composite face effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Leo</w:t>
+                <w:t xml:space="preserve">Adélaïde de Heering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aljuhanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Simion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0026521⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827807v1</w:t>
+                <w:t xml:space="preserve">hal-00827805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception du visage en developpement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biométrie humaine / Journal of human biometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early deafness increases the face inversion effect but does not modulate the composite face effect.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abeer Aljuhanay</w:t>
+                <w:t xml:space="preserve">Is the face-perception system human-specific at birth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rossion</w:t>
+                <w:t xml:space="preserve">Irene Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Simion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.124. </w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1083-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0026521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827805v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face processing in children with autism spectrum disorder: independent or interactive processing of facial identity and facial expression?</w:t>
               </w:r>
@@ -11640,805 +11640,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual advantage in deaf adults linked to retinal changes.</w:t>
+                <w:t xml:space="preserve">Spontaneous voice-face identity matching by rhesus monkeys for familiar conspecifics and humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Codina</w:t>
+                <w:t xml:space="preserve">Julia Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020417⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (4), pp.1735-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1008169108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827863v1</w:t>
+                <w:t xml:space="preserve">hal-00827868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Skin Color Differences Does Not Eliminate the Own-Race Recognition Advantage in Infants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caucasian infants scan own- and other-race faces differently.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle S Omrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1532-7078.2010.00066.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827861v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous voice-face identity matching by rhesus monkeys for familiar conspecifics and humans.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perceptual training prevents the emergence of the other race effect during infancy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane S Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1008169108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827868v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caucasian infants scan own- and other-race faces differently.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
+                <w:t xml:space="preserve">Deaf and hearing children: a comparison of peripheral vision development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018621⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.725-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.01017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827867v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual training prevents the emergence of the other race effect during infancy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan M Slater</w:t>
+                <w:t xml:space="preserve">Visual advantage in deaf adults linked to retinal changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19858. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019858⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827864v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deaf and hearing children: a comparison of peripheral vision development.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Port</w:t>
+                <w:t xml:space="preserve">Minimizing Skin Color Differences Does Not Eliminate the Own-Race Recognition Advantage in Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (6), pp.640-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1532-7078.2010.00066.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.01017.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00827862v1</w:t>
+                <w:t xml:space="preserve">hal-00827861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Face Processing</w:t>
               </w:r>
@@ -12463,51 +12463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Viviés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12558,90 +12558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking Across Domains to Understand Infant Representation of Emotion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carroll E Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12809,90 +12809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Processing of Emotion Expression Information from Faces by Infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carroll E Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12934,51 +12934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry in face processing during childhood measured with chimeric faces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Aljuhanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13045,463 +13045,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des visages d’un autre groupe ethnique : éclairage d’une approche développementale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Footprints sticking out of the sand. Part 1: Children's perception of naturalistic and embossed symbol stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Kelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Cordier</w:t>
+                <w:t xml:space="preserve">James V Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (9), pp.1254-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p6725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232350v1</w:t>
+                <w:t xml:space="preserve">hal-00827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints sticking out of the sand. Part 1: Children's perception of naturalistic and embossed symbol stimuli.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Shaping of the Face Space in Early Infancy: Becoming a Native Face Processor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A Longmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p6725⟩</w:t>
+              <w:t xml:space="preserve">Child Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.205-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-8606.2010.00147.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827871v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shaping of the Face Space in Early Infancy: Becoming a Native Face Processor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance des visages d’un autre groupe ethnique : éclairage d’une approche développementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Viviés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Slater</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.243-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1750-8606.2010.00147.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926653v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization, categorical perception, and asymmetry in infants' representation of face race.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (4), pp.553-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13548,51 +13548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action video game players and deaf observers have larger Goldmann visual fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palvi Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13664,77 +13664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant preference for individual women's faces extends to girl prototype faces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Conforto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice J O'Toole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13836,64 +13836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14336,51 +14336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongchuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14883,51 +14883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Heron-Delaney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacag009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina&#8208;ioana Galusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.70064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste van der Henst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dillmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2024.101997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254241230643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evertz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpr.12516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hojin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ioana Galusca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Audeou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina I Galusca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P Sun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Balas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000858" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.05.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-psych-010418-102753" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Qian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D. Heyman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyue Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12971" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bindemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567187v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Rodger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Lao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Xiao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Mukaida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948783v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caldara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.9.5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaggie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12287" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G Xiao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liezhong Ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G. Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen S. Tummeltshammer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12798" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Codina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Baseler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T. Levine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569170v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Simpson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417690276" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01742" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. G. Dye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enx034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-017-0071-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025416651735" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao K Qian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D Heyman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000290" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mauger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Soppelsa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01208" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585782v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1054" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz-Tada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01080" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12152" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12301" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW67FD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sara Xiao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyan Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038835" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423059v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Yu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P. Sun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00559" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129812.s001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S Xiao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Qin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Tanaka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12241" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJM6NV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00346" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiandong Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.05.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423065v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00593" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wheeler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.07.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12201" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMKV8MZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314003030" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao Sun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi&#226;&#160;g Xiao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7647" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423029v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maynard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Huxtable" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2014.01.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423031v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0742-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelle Anzures" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Kelly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Slater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033166" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S. Xiao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21196" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVRB577-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721412474459" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2013.764370" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Jones" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coleman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CF4X80-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.12.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1781" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863593v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413480914" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865820v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Slade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane S Herbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2013.07.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2P93BQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863520v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Slater" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7439" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.04.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6906" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827807v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Leo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026521" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aljuhanay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00124" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F Krebs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajanta Biswas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Kamp-Becker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Remschmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1098-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQQNGWXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827866v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0371" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827863v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Codina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mody" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Toomey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rose" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020417" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827861v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1532-7078.2010.00066.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827868v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sliwa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1008169108" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Omrin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018621" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019858" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827862v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Port" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.01017.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-272KFGCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827829v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.146" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll E Izard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754073910387941" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline J Eacott" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00964.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michael Burt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576500902972823" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232350v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Kelly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cordier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17RZ6HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827871v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Stone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6725" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Slater" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Longmore" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-8606.2010.00147.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827873v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00900.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827875v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palvi Bhardwaj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.11.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH7L5ZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827874v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Conforto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J O'Toole" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2010.03.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8NQ3VXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.01.006" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kelly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827880v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Scope" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Makeig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2008.07.017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LTP86Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Wilson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.638" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3414RRX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827876v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6136" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364983v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Heron-Delaney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacag009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina&#8208;ioana Galusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.70064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste van der Henst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dillmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2024.101997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254241230643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evertz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpr.12516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hojin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ioana Galusca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Audeou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina I Galusca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P Sun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Balas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.11.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000858" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.05.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-psych-010418-102753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Qian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D. Heyman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyue Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12971" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bindemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567187v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Rodger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Lao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Xiao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Mukaida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaggie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12287" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caldara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.9.5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G Xiao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liezhong Ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G. Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen S. Tummeltshammer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12798" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Codina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Baseler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T. Levine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569170v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Simpson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417690276" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01742" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. G. Dye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enx034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao K Qian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D Heyman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025416651735" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-017-0071-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mauger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Soppelsa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01208" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585782v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1054" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419510v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12152" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz-Tada" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01080" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12301" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW67FD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sara Xiao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyan Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038835" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423059v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Yu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P. Sun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00559" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129812.s001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S Xiao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Qin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Tanaka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12241" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJM6NV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00346" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiandong Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.05.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423065v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00593" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wheeler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.07.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12201" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMKV8MZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423031v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0742-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423078v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140236v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314003030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423074v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi&#226;&#160;g Xiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7647" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Xu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maynard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Huxtable" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2014.01.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelle Anzures" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Kelly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Slater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033166" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S. Xiao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21196" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVRB577-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721412474459" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2013.764370" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Jones" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coleman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CF4X80-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863593v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413480914" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1781" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827707v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.12.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Slade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane S Herbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2013.07.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2P93BQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863520v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Slater" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7439" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.04.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6906" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aljuhanay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00124" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827807v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Leo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026521" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F Krebs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajanta Biswas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Kamp-Becker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Remschmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1098-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQQNGWXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827866v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0371" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827868v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sliwa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1008169108" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827867v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Omrin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018621" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827864v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019858" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827862v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Codina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Port" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.01017.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-272KFGCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mody" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Toomey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rose" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020417" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827861v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1532-7078.2010.00066.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827829v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.146" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll E Izard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754073910387941" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline J Eacott" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00964.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michael Burt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576500902972823" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827871v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Stone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6725" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926653v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Slater" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Longmore" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-8606.2010.00147.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232350v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Kelly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cordier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17RZ6HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827873v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00900.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827875v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palvi Bhardwaj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.11.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH7L5ZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827874v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Conforto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J O'Toole" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2010.03.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8NQ3VXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.01.006" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kelly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827880v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Scope" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Makeig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2008.07.017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LTP86Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Wilson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.638" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3414RRX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827876v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6136" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364983v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>