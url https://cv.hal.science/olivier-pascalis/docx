--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,1428 +66,1411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can face preference in newborns tell us about their face representation? Contrasting learned familiarity with inherent bias accounts</w:t>
+                <w:t xml:space="preserve">Do infants have a sense of beauty? A study using kinetic dot displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">Hélène Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chidev/aacag009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 293 (2069), pp.20260070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2026.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563235v1</w:t>
+                <w:t xml:space="preserve">hal-05610205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Surgical Masks on Newborns' Spontaneous Face Processing Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bertrand</w:t>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chevallier</w:t>
+                <w:t xml:space="preserve">Althéa Fratacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Althéa Fratacci</w:t>
+                <w:t xml:space="preserve">Joan Birulés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina‐ioana Galusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 31 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/infa.70064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering the eyes or mouth of a speaker does not prevent word learning in typically developing infants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Birulés</w:t>
+                <w:t xml:space="preserve">What can face preference in newborns tell us about their face representation? Contrasting learned familiarity with inherent bias accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0002016⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.aacag009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chidev/aacag009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255928v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rooting for Their Own Gender: Preschoolers’ Selective Preference for Winners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
+                <w:t xml:space="preserve">Covering the eyes or mouth of a speaker does not prevent word learning in typically developing infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Birulés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Barat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐baptiste van der Henst</w:t>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13575⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0002016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740667v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant sensitivity to mismatches between same/other-race faces and native/non-native speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rooting for Their Own Gender: Preschoolers’ Selective Preference for Winners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina‐ioana Galusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krasotkina</w:t>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Dillmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2024.101997⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.e13575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722557v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of language familiarity on abstract pattern recognition in 9- to 12-month-old infants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Infant sensitivity to mismatches between same/other-race faces and native/non-native speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krasotkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vesker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/01650254241230643⟩</w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.101997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2024.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360328v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older infants' social learning behavior under uncertainty is modulated by the interaction of face and speech processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Impact of language familiarity on abstract pattern recognition in 9- to 12-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Althéa Fratacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (3), pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01650254241230643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295550v1</w:t>
+                <w:t xml:space="preserve">hal-05360328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Narrowing in Face Processing: Reviewing the Factors Influencing its Onset and Offset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Althéa Fratacci</w:t>
+                <w:t xml:space="preserve">Older infants' social learning behavior under uncertainty is modulated by the interaction of face and speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Parente</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Judith Evertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krasotkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 66 (3), pp.376-385. </w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.56-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpr.12516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733994v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants' Preference for ID Speech in Face and Voice Extends to a Non‐Native Language</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Perceptual Narrowing in Face Processing: Reviewing the Factors Influencing its Onset and Offset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Hojin</w:t>
+                <w:t xml:space="preserve">Joan Birulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Althéa Fratacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Johnson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Parente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.e12639. </w:t>
+              <w:t xml:space="preserve">Japanese Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.376-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpr.12516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801751v1</w:t>
+                <w:t xml:space="preserve">hal-04733994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of masks on the visual preference for faces in the first year of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infants' Preference for ID Speech in Face and Voice Extends to a Non‐Native Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Birulés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ioana Galusca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bertrand</w:t>
+                <w:t xml:space="preserve">Kim Hojin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Audeou</w:t>
+                <w:t xml:space="preserve">Scott Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (1), pp.92-105. </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.e12639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928940v1</w:t>
+                <w:t xml:space="preserve">hal-04801751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical responding to male versus female other‐race categories in 9‐ to 12‐month‐old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114 (S1), pp.71-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1515,5477 +1498,5477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Fat Face&amp;quot; illusion: A robust adaptation for processing pairs of faces</w:t>
+                <w:t xml:space="preserve">The effect of masks on the visual preference for faces in the first year of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina I Galusca</w:t>
+                <w:t xml:space="preserve">Cristina Ioana Galusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Fang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yu-Hao P Sun</w:t>
+                <w:t xml:space="preserve">Frederique Audeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2022.108015⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579276v1</w:t>
+                <w:t xml:space="preserve">hal-03928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;Fat Face&amp;quot; illusion: A robust adaptation for processing pairs of faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina I Galusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+                <w:t xml:space="preserve">Ming Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Kubicek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Yu-Hao P Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.108015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2022.108015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364965v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REORGANIZATION OF FACE-RACE CATEGORIES IN INFANCY Reorganization in the Representation of Face-Race Categories From 6 to 9 Months of Age: Behavioral and Computational Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179, pp.34-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.visres.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danae Remon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.647-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014839v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Expressions Reinstate Recognition of Other-Race Faces in Infants Following Perceptual Narrowing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Remon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Quinn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0000858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.104859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567174v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Face Processing: Are there Critical or Sensitive Periods?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Emotional Expressions Reinstate Recognition of Other-Race Faces in Infants Following Perceptual Narrowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.05.005⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884271v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for attractive faces is species-specific.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Face Processing: Are there Critical or Sensitive Periods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000148⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348194v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Processing in Infancy and Beyond: The Case of Social Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (1), pp.165-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-psych-010418-102753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Categorization of Faces: The Effects of Age and Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Debruine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedict Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.204166951983041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2041669519830414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long-Term Effect of Perceptual Individuation Training on Reducing Implicit Racial Bias in Preschool Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail D. Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (3), pp.e290-e305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cdev.12971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of production abilities in the perception of consonant category in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (6), pp.e12830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/desc.12830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infants rapidly detect human faces in complex naturalistic visual scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kelly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Markus Bindemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/desc.12829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying facial expression intensity and signal use in deaf signers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Rodger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpeng Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Stoll</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (4), pp.346-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/deafed/enz023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing in face and speech perception in infancy: Developmental change in the relations between domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preference for attractive faces is species-specific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naiqi Xiao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kang Lee</w:t>
+                <w:t xml:space="preserve">Kun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (2), pp.262-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868321v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory Representation of Gender in Infants: An Eye-Tracking Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Méary</w:t>
+                <w:t xml:space="preserve">Narrowing in face and speech perception in infancy: Developmental change in the relations between domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Jaggie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mai Mukaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68 (S1), pp.14-30. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lang.12287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868318v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the recognition of static and dynamic facial expressions of emotion across the life span</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multisensory Representation of Gender in Infants: An Eye-Tracking Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jaggie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (9), pp.5. </w:t>
+              <w:t xml:space="preserve">Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (S1), pp.14-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/18.9.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lang.12287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948783v1</w:t>
+                <w:t xml:space="preserve">hal-01868318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Face Race by Infants: Five Developmental Changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tracking the recognition of static and dynamic facial expressions of emotion across the life span</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpeng Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdep.12286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/18.9.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868311v1</w:t>
+                <w:t xml:space="preserve">hal-01948783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preferences for differently aged faces of different races</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Perception of Face Race by Infants: Five Developmental Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.204 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdep.12286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sode.12253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689157v1</w:t>
+                <w:t xml:space="preserve">hal-01868311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older but not younger infants associate own-race faces with happy music and other-race faces with sad music.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Development of preferences for differently aged faces of different races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12537⟩</w:t>
+              <w:t xml:space="preserve">Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.172 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sode.12253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569318v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldilocks versus Goldlöckchen: Visual speech preference for same-rhythm-class languages in 6-month-old infants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Older but not younger infants associate own-race faces with happy music and other-race faces with sad music.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant and Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/icd.2084⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (e12537), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741631v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants Rely More on Gaze Cues From Own-Race Than Other-Race Adults for Learning Under Uncertainty</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goldilocks versus Goldlöckchen: Visual speech preference for same-rhythm-class languages in 6-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdev.12798⟩</w:t>
+              <w:t xml:space="preserve">Infant and Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/icd.2084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569303v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral Visual Reaction Time Is Faster in Deaf Adults and British Sign Language Interpreters than in Hearing Adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Review of Attractiveness Preferences in Infancy: From Faces to Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Buckley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00050⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.321 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40750-017-0071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569052v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for facial averageness: Evidence for a common mechanism in human and macaque infants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Face Race Processing and Racial Bias in Early Development: A Perceptual-Social Linkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46303⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.256 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963721417690276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569170v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Race Processing and Racial Bias in Early Development: A Perceptual-Social Linkage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Editorial: The Sensation-Cognition Interface: Impact of Early Sensory Experiences on Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0963721417690276⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570089v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Sensation-Cognition Interface: Impact of Early Sensory Experiences on Cognition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face Recognition is Shaped by the Use of Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpeng Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew W. G. Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/deafed/enx034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676217v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Recognition is Shaped by the Use of Sign Language</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew W. G. Dye</w:t>
+                <w:t xml:space="preserve">Perceptual individuation training (but not mere exposure) reduces implicit racial bias in preschool children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao K Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail D Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/deafed/enx034⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.845-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585775v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual individuation training (but not mere exposure) reduces implicit racial bias in preschool children.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modifications of Visual Field Asymmetries for Face Categorization in Early Deaf Adults: A Study With Chimeric Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0000290⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569406v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of Visual Field Asymmetries for Face Categorization in Early Deaf Adults: A Study With Chimeric Faces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Dole</w:t>
+                <w:t xml:space="preserve">An adult face bias in infants that is modulated by face race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (5), pp.581-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025416651735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569261v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adult face bias in infants that is modulated by face race</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">Audio-Visual Perception of Gender by Infants Emerges Earlier for Adult-Directed Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025416651735⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.e0169325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569891v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Attractiveness Preferences in Infancy: From Faces to Objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">More evidence of the linkage between face processing and language processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40750-017-0071-2⟩</w:t>
+              <w:t xml:space="preserve">British journal of psychology (London, England : 1953)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (1), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676204v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More evidence of the linkage between face processing and language processing.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facial Contrast Is a Cross-Cultural Cue for Perceiving Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Soppelsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British journal of psychology (London, England : 1953)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12228⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569413v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Contrast Is a Cross-Cultural Cue for Perceiving Age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liezhong Ge</w:t>
+                <w:t xml:space="preserve">Fearful but not happy expressions boost face detection in human infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01208⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1862), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570087v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Perception of Gender by Infants Emerges Earlier for Adult-Directed Speech</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Infants Rely More on Gaze Cues From Own-Race Than Other-Race Adults for Learning Under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen S. Tummeltshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169325⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.12798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519114v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fearful but not happy expressions boost face detection in human infants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
+                <w:t xml:space="preserve">Peripheral Visual Reaction Time Is Faster in Deaf Adults and British Sign Language Interpreters than in Hearing Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte J. Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Laboissière</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi A. Baseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra T. Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1054⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585782v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of category formation for faces differing by age in 9- to 12-month-olds: An effect of experience with infant faces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preference for facial averageness: Evidence for a common mechanism in human and macaque infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.582 - 597. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjdp.12152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep46303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419510v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Early Bilingualism on Face Recognition Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of category formation for faces differing by age in 9- to 12-month-olds: An effect of experience with infant faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01080⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.582 - 597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjdp.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351171v1</w:t>
+                <w:t xml:space="preserve">hal-01419510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing in categorical responding to other-race face classes by infants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Impact of Early Bilingualism on Face Recognition Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz-Tada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12301⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01423033v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye tracking reveals a crucial role for facial motion in recognition of faces by infants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Narrowing in categorical responding to other-race face classes by infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), pp.362 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/dev0000019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01422870v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of visual preference for own- versus other-race faces in infancy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaoying Liu</w:t>
+                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Sara Xiao</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0038835⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423026v1</w:t>
+                <w:t xml:space="preserve">hal-01203118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An other-race effect for configural and featural processing of faces: upper and lower face regions play different roles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu-Hao P. Sun</w:t>
+                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00559⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423059v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can human eyes prevent perceptual narrowing for monkey faces in human infants?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meary David</w:t>
+                <w:t xml:space="preserve">Development of visual preference for own- versus other-race faces in infancy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Sara Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21319⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.500 - 511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0038835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01203117v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Can human eyes prevent perceptual narrowing for monkey faces in human infants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meary David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203118v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">An other-race effect for configural and featural processing of faces: upper and lower face regions play different roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Lewkowicz</w:t>
+                <w:t xml:space="preserve">Yu-Hao P. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203120v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Gender Influences the Looking Preference for Smiling Expressions in 3.5-Month-Old Human Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7049,64 +7032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuation training with other-race faces reduces preschoolers' implicit racial bias: a link between perceptual and social representation of faces in children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen S Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7182,90 +7165,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angry facial expressions bias gender categorization in children and adults: behavioral and computational evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7316,77 +7299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of visual expertise on a novel eye-size illusion: implications for holistic face processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genyue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen S Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,103 +7433,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asian infants show preference for own-race but not other-race female faces: the role of infant caregiving arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liezhong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
@@ -7578,1575 +7561,1575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Eye tracking reveals a crucial role for facial motion in recognition of faces by infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (6), pp.744 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351173v1</w:t>
+                <w:t xml:space="preserve">hal-01422870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le développement de la discrimination des expressions faciales émotionnelles chez les nourrissons dans la première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089275⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (03), pp.469-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314003030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964518v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural, but not artificial, facial movements elicit the left visual field bias in infant face scanning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The eye-size illusion: Psychophysical characteristics, generality, and relation to holistic face processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen S Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genyue Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqiâ g Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (4), pp.265 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p7647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423056v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular correlation model of face preference: how good, how simple?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Méary</w:t>
+                <w:t xml:space="preserve">The effects of information type (features vs. configuration) and location (eyes vs. mouth) on the development of face perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buyun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kim Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Huxtable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124, pp.36 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01419290v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing two faces together: preference formation in humans and rhesus macaques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz Tada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-014-0742-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423031v1</w:t>
+                <w:t xml:space="preserve">hal-01351173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female face preference in 4-month-olds: The importance of hairline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423078v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for human eyes in human infants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Natural, but not artificial, facial movements elicit the left visual field bias in infant face scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2013.12.010⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.175 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203046v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Binocular correlation model of face preference: how good, how simple?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.828-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099560v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la discrimination des expressions faciales émotionnelles chez les nourrissons dans la première année</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Seeing two faces together: preference formation in humans and rhesus macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503314003030⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5), pp.1107 - 1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140236v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eye-size illusion: Psychophysical characteristics, generality, and relation to holistic face processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Female face preference in 4-month-olds: The importance of hairline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p7647⟩</w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), pp.676 - 681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423074v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of information type (features vs. configuration) and location (eyes vs. mouth) on the development of face perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Huxtable</w:t>
+                <w:t xml:space="preserve">Preference for human eyes in human infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 124, pp.36 - 49. </w:t>
+              <w:t xml:space="preserve">, 2014, 123, pp.138-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2014.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423029v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Links Among Face Processing, Language Processing, and Narrowing during Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James W. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.65-70. </w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), pp.644-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdep.12064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964721v1</w:t>
+                <w:t xml:space="preserve">hal-01099560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Own- and Other-Race Face Identity Recognition in Children: The Effects of Pose and Feature Composition</w:t>
               </w:r>
@@ -9158,64 +9141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9260,4735 +9243,4735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Own- and other-race face scanning in infants: Implications for perceptual narrowing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">On the Links Among Face Processing, Language Processing, and Narrowing during Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21196⟩</w:t>
+              <w:t xml:space="preserve">Child Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdep.12064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423049v1</w:t>
+                <w:t xml:space="preserve">hal-00964721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Origins of the Other-Race Effect.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Own- and other-race face scanning in infants: Implications for perceptual narrowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen S. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.262 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0963721412474459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926656v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are faces special to young infants? An investigation of configural and featural processing for the upper and lower regions of houses in 3- to 7-month-olds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Six-month-old infants match other-race faces with a non-native language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Uttley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13506285.2013.764370⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025412467583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863506v1</w:t>
+                <w:t xml:space="preserve">hal-01203113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning new faces in typical and atypical populations of children.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nine-month-old infants prefer unattractive bodies over attractive bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjop.12006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00827801v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of face processing: New evidence on multi-modal contributions, scanning, and recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.77-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0165025413480914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The face perception system becomes species-specific at three months : an eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Simion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.95-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Recognition of Face Parts from Unfamiliar Faces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liezhong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant and Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.165-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/icd.1781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month-old infants match other-race faces with a non-native language</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infant interest in their mother's face is associated with maternal psychological health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Slade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane S Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infant Behav Dev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (4), pp.686-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0165025412467583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-month-old infants prefer unattractive bodies over attractive bodies.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Developmental Origins of the Other-Race Effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.173-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827707v1</w:t>
+                <w:t xml:space="preserve">hal-00863520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant interest in their mother's face is associated with maternal psychological health.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face contour is crucial to the fat face illusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Jones</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huimin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behav Dev</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.488-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p7439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854705v1</w:t>
+                <w:t xml:space="preserve">hal-00854702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Developmental Origins of the Other-Race Effect.</w:t>
+                <w:t xml:space="preserve">Developmental Origins of the Other-Race Effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James W. Tanaka</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 22 (3), pp.173-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963721412474459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863520v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face contour is crucial to the fat face illusion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Are faces special to young infants? An investigation of configural and featural processing for the upper and lower regions of houses in 3- to 7-month-olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p7439⟩</w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506285.2013.764370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854702v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief daily exposures to Asian females reverses perceptual narrowing for Asian faces in Caucasian infants.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Learning new faces in typical and atypical populations of children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca R Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.10-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjop.12006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827802v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new &amp;quot;fat face&amp;quot; illusion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La perception du visage en developpement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meary David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biométrie humaine / Journal of human biometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827804v1</w:t>
+                <w:t xml:space="preserve">hal-01203102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early deafness increases the face inversion effect but does not modulate the composite face effect.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is the face-perception system human-specific at birth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Simion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00124⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1083-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0026521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827805v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du visage en developpement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Early deafness increases the face inversion effect but does not modulate the composite face effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde de Heering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aljuhanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biométrie humaine / Journal of human biometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203102v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the face-perception system human-specific at birth?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Brief daily exposures to Asian females reverses perceptual narrowing for Asian faces in Caucasian infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (4), pp.1083-90. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (4), pp.484-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0026521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827807v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face processing in children with autism spectrum disorder: independent or interactive processing of facial identity and facial expression?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helmuth Remschmidt</w:t>
+                <w:t xml:space="preserve">A new &amp;quot;fat face&amp;quot; illusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liezhong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiqi G Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-010-1098-4⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.117-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p6906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827872v1</w:t>
+                <w:t xml:space="preserve">hal-00827804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infants' knowledge of their own species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 366 (1571), pp.1753-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2010.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous voice-face identity matching by rhesus monkeys for familiar conspecifics and humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (4), pp.1735-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1008169108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caucasian infants scan own- and other-race faces differently.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle S Omrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (4), pp.e18621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0018621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual training prevents the emergence of the other race effect during infancy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Heron-Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane S Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e19858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0019858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deaf and hearing children: a comparison of peripheral vision development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.725-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.01017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual advantage in deaf adults linked to retinal changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Codina</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chris Mody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Toomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e20417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0020417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Skin Color Differences Does Not Eliminate the Own-Race Recognition Advantage in Infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (6), pp.640-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1532-7078.2010.00066.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Face Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Viviés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (6), pp.666-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wcs.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking Across Domains to Understand Infant Representation of Emotion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizelle Anzures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carroll E Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emot Rev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (2), pp.197-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1754073910387941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual recognition memory across contexts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily J H Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline J Eacott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane S Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.136-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00964.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Processing of Emotion Expression Information from Faces by Infants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan M Slater</w:t>
+                <w:t xml:space="preserve">Face processing in children with autism spectrum disorder: independent or interactive processing of facial identity and facial expression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia F Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajanta Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Kamp-Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Remschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (6), pp.796-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-010-1098-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926654v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in face processing during childhood measured with chimeric faces.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Milne</w:t>
+                <w:t xml:space="preserve">Reconnaissance des visages d’un autre groupe ethnique : éclairage d’une approche développementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Viviés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Michael Burt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">D. J. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laterality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13576500902972823⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.243-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827877v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints sticking out of the sand. Part 1: Children's perception of naturalistic and embossed symbol stimuli.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Processing of Emotion Expression Information from Faces by Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carroll E Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emotion Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/p6725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827871v1</w:t>
+                <w:t xml:space="preserve">hal-00926654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shaping of the Face Space in Early Infancy: Becoming a Native Face Processor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry in face processing during childhood measured with chimeric faces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aljuhanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Slater</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kang Lee</w:t>
+                <w:t xml:space="preserve">Elizabeth Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher A Longmore</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (3), pp.205-211. </w:t>
+              <w:t xml:space="preserve">Laterality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (4), pp.439-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1750-8606.2010.00147.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13576500902972823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926653v1</w:t>
+                <w:t xml:space="preserve">hal-00827877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des visages d’un autre groupe ethnique : éclairage d’une approche développementale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Footprints sticking out of the sand. Part 1: Children's perception of naturalistic and embossed symbol stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Kelly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">James V Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (9), pp.1254-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p6725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232350v1</w:t>
+                <w:t xml:space="preserve">hal-00827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization, categorical perception, and asymmetry in infants' representation of face race.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The Shaping of the Face Space in Early Infancy: Becoming a Native Face Processor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A Longmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (4), pp.553-64. </w:t>
+              <w:t xml:space="preserve">Child Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.205-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2009.00900.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-8606.2010.00147.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827873v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action video game players and deaf observers have larger Goldmann visual fields.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Categorization, categorical perception, and asymmetry in infants' representation of face race.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelle Anzures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2009.11.018⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.553-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2009.00900.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827875v1</w:t>
+                <w:t xml:space="preserve">hal-00827873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant preference for individual women's faces extends to girl prototype faces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Conforto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice J O'Toole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant Behav Dev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (3), pp.357-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infbeh.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the other-race effect during infancy: evidence toward universality?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Action video game players and deaf observers have larger Goldmann visual fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palvi Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.548-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2009.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827879v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of face processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14026,90 +14009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent component analysis reveals atypical electroencephalographic activity during visual perception in individuals with autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Scope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Makeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14181,77 +14164,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfamiliar face recognition in children with autistic spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Blades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant and Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (6), pp.545-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14297,103 +14280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two faces of the other-race effect: recognition and categorisation of Caucasian and Chinese faces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liezhong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongchuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (8), pp.1199-210. </w:t>
@@ -14425,142 +14408,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of the other-race effect during infancy: evidence toward universality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1), pp.105-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the species-specificity of face recognition in human adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14570,173 +14687,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It takes one to know one: Do human and nonhuman primates share similar face processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-66, 2021, 978-981-16-2027-0 (print) ; 978-981-16-2028-7 (online). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-2028-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId425"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14883,51 +15000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Heron-Delaney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacag009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina&#8208;ioana Galusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.70064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste van der Henst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dillmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2024.101997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254241230643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evertz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpr.12516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hojin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ioana Galusca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Audeou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina I Galusca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P Sun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Balas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.11.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000858" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.05.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-psych-010418-102753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Qian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D. Heyman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyue Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12971" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bindemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567187v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Rodger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Lao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Xiao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Mukaida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaggie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12287" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caldara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.9.5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G Xiao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liezhong Ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G. Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen S. Tummeltshammer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12798" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Codina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Baseler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T. Levine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569170v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Simpson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417690276" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01742" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. G. Dye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enx034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao K Qian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D Heyman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025416651735" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-017-0071-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mauger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Soppelsa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01208" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585782v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1054" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419510v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12152" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz-Tada" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01080" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12301" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW67FD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sara Xiao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyan Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038835" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423059v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Yu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P. Sun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00559" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129812.s001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S Xiao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Qin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Tanaka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12241" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJM6NV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00346" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiandong Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.05.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423065v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00593" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wheeler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.07.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12201" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMKV8MZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423031v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0742-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423078v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140236v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314003030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423074v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi&#226;&#160;g Xiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7647" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Xu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maynard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Huxtable" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2014.01.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelle Anzures" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Kelly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Slater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033166" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S. Xiao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21196" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVRB577-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721412474459" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2013.764370" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Jones" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coleman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CF4X80-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863593v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413480914" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1781" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827707v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.12.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Slade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane S Herbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2013.07.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2P93BQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863520v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Slater" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7439" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.04.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6906" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aljuhanay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00124" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827807v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Leo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026521" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F Krebs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajanta Biswas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Kamp-Becker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Remschmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1098-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQQNGWXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827866v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0371" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827868v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sliwa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1008169108" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827867v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Omrin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018621" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827864v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019858" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827862v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Codina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Port" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.01017.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-272KFGCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mody" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Toomey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rose" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020417" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827861v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1532-7078.2010.00066.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827829v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.146" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll E Izard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754073910387941" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline J Eacott" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00964.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michael Burt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576500902972823" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827871v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Stone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6725" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926653v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Slater" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Longmore" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-8606.2010.00147.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232350v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Kelly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cordier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17RZ6HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827873v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00900.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827875v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palvi Bhardwaj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.11.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH7L5ZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827874v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Conforto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J O'Toole" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2010.03.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8NQ3VXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.01.006" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kelly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827880v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Scope" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Makeig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2008.07.017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LTP86Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Wilson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.638" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3414RRX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827876v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6136" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364983v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2026.0070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alth&#233;a Fratacci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina&#8208;ioana Galusca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.70064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Heron-Delaney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacag009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van der Henst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dillmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2024.101997" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254241230643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12566" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpr.12516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hojin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ioana Galusca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Audeou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12518" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina I Galusca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Balas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.11.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000858" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884271v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.05.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-psych-010418-102753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Qian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D. Heyman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyue Fu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12971" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bindemann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12829" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567187v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Rodger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Lao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Guo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000148" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Xiao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Mukaida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaggie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12287" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caldara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.9.5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12286" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12253" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G Xiao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liezhong Ge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-017-0071-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417690276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01742" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. G. Dye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enx034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao K Qian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail D Heyman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000290" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569261v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi G. Xiao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025416651735" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mauger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Soppelsa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01208" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen S. Tummeltshammer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12798" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Codina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Baseler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T. Levine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Simpson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46303" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.12152" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351171v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz-Tada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01080" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12301" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW67FD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sara Xiao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyan Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038835" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423059v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Yu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao P. Sun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00559" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129812.s001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S Xiao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Qin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Tanaka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12241" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJM6NV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00346" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiandong Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.05.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423065v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00593" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314003030" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao Sun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi&#226;&#160;g Xiao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7647" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423029v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Xu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maynard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Huxtable" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2014.01.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wheeler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.07.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12201" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMKV8MZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0742-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelle Anzures" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Kelly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Slater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033166" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen S. Xiao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21196" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVRB577-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827707v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.12.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413480914" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865820v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926655v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1781" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jones" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Slade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane S Herbert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2013.07.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2P93BQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863520v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Slater" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7439" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721412474459" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2013.764370" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827801v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coleman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CF4X80-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827807v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Leo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026521" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827805v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aljuhanay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00124" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827802v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.04.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827804v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6906" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827866v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0371" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827868v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sliwa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1008169108" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827867v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Omrin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018621" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827864v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019858" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827862v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Codina" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Port" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.01017.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-272KFGCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827863v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mody" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Toomey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rose" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020417" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827861v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1532-7078.2010.00066.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827829v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.146" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827865v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll E Izard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754073910387941" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827870v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline J Eacott" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00964.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F Krebs" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajanta Biswas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Kamp-Becker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Remschmidt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1098-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQQNGWXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232350v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Kelly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cordier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17RZ6HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926654v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michael Burt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576500902972823" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Stone" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6725" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926653v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Slater" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Longmore" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-8606.2010.00147.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827873v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2009.00900.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827874v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Conforto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J O'Toole" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2010.03.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8NQ3VXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827875v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palvi Bhardwaj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.11.018" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH7L5ZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kelly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827880v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Scope" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Makeig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2008.07.017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LTP86Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Wilson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.638" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3414RRX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827876v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6136" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827879v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.01.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2028-7_4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>