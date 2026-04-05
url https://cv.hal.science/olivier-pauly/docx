--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -299,256 +299,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motivations à l'achat de pâtes alimentaires pour une filière blé dur française durable</w:t>
+                <w:t xml:space="preserve">Heterogeneity of inter-organizational collaborations in agrifood chain sustainability-oriented innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Celia Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maral Mahdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepide Mehrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Giagnocavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.103774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169648v1</w:t>
+                <w:t xml:space="preserve">hal-04305295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of inter-organizational collaborations in agrifood chain sustainability-oriented innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Cholez</w:t>
+                <w:t xml:space="preserve">Les motivations à l'achat de pâtes alimentaires pour une filière blé dur française durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 386, pp.67-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305295v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modemo -Construction et mise à disposition d'un modèle de prévision démographique pour l'élevage bovin français, et test d'application à l'espèce porcine</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse critique d'indicateurs de spécialisation et de diversification sectorielle - Le quotient de localisation et les variétés non reliée et reliée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE – UMR AGIR, 24 chemin de Borde Rouge, 31230 Auzeville-Tolosane. 2021, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1840,51 +1840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cholez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Mahdad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Mehrabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Giagnocavo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Groshens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Inigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cholez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Mahdad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Mehrabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Giagnocavo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103774" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Groshens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Inigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>