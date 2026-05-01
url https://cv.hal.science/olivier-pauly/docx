--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational and territorial drivers of agroecological practices adoption: the case of French dairy farms</w:t>
+                <w:t xml:space="preserve">Les déterminants organisationnels et territoriaux de l’adoption de pratiques agroécologiques : le cas des exploitations laitières françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
@@ -153,93 +153,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.501-527</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.5-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157805v1</w:t>
+                <w:t xml:space="preserve">hal-05488754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants organisationnels et territoriaux de l’adoption de pratiques agroécologiques : le cas des exploitations laitières françaises</w:t>
+                <w:t xml:space="preserve">Organizational and territorial drivers of agroecological practices adoption: the case of French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
@@ -248,78 +257,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.5-30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 3, pp.501-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05488754v1</w:t>
+                <w:t xml:space="preserve">hal-05157805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of inter-organizational collaborations in agrifood chain sustainability-oriented innovations</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cholez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Mahdad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Mehrabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Giagnocavo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103774" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Groshens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Inigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cholez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Mahdad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Mehrabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Giagnocavo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103774" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Groshens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Inigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>