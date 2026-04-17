--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -672,550 +672,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of flash flood events by their Event-specific GIUH (EGIUH) in taking into account both the spatial variability of rainfall and channel topology</w:t>
+                <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
+              <w:t xml:space="preserve">, 2025, 657, pp.133048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008988v1</w:t>
+                <w:t xml:space="preserve">hal-05445015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
+                <w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qifan Ding</w:t>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demargne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557245v1</w:t>
+                <w:t xml:space="preserve">insu-05150377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Godet</w:t>
+                <w:t xml:space="preserve">Characterization of flash flood events by their Event-specific GIUH (EGIUH) in taking into account both the spatial variability of rainfall and channel topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05150377v1</w:t>
+                <w:t xml:space="preserve">hal-05008988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Qifan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 657, pp.133048. </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445015v1</w:t>
+                <w:t xml:space="preserve">hal-05557245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus hydrologique de la tempête ALEX du 2 et 3 octobre 2020 dans les Alpes-Maritimes</w:t>
               </w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1387,51 +1387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (6), pp.1403-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1478,77 +1478,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the ability of a new seamless short-range ensemble rainfall product to anticipate flash floods in the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (11), pp.3355-3377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.2001-2029. </w:t>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,433 +1844,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que d'eau, que d'eau !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inondations sur la Côte d’Azur : bilan hydro-météorologique des épisodes de 2015 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Payrastre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2021.1976600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120957v1</w:t>
+                <w:t xml:space="preserve">hal-03370022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of automated methods for flash flood inundation mapping: a comparison of a digital terrain model (DTM) filling and two hydrodynamic methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Que d'eau, que d'eau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourgin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors série n°110, pp.78-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03251469v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondations sur la Côte d’Azur : bilan hydro-météorologique des épisodes de 2015 et 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+                <w:t xml:space="preserve">Performance of automated methods for flash flood inundation mapping: a comparison of a digital terrain model (DTM) filling and two hydrodynamic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (6), pp.2979 - 2995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2021.1976600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-2979-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370022v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03251469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICS : mieux anticiper les phénomènes de crues soudaines et leurs impacts sur les territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2308,51 +2308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements des inondations exceptionnelles des 21 et 22 mai 2012 à Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp. 17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2380,295 +2380,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse hydrologique de la crue-éclair catastrophique du 15 juin 2010 dans la région de Draguignan (VAR, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme HYMEX – Connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Janet</w:t>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fourmigue</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3-4 (3-4), pp. 140-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019057⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 3-4, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367598v1</w:t>
+                <w:t xml:space="preserve">hal-02369515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme HYMEX – Connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Analyse hydrologique de la crue-éclair catastrophique du 15 juin 2010 dans la région de Draguignan (VAR, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Patrick Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3-4, pp.5-12. </w:t>
+              <w:t xml:space="preserve">, 2019, 3-4 (3-4), pp. 140-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369515v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Role of Spatial Rainfall Variability on Watershed Response based on Weather Radar Data (A Case Study of the Gard Region, France)</w:t>
               </w:r>
@@ -2693,64 +2693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwita Sutjiningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (3), pp.568-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2810,77 +2810,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.1783 - 1794. </w:t>
@@ -2935,64 +2935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for assessing the influence of rainfall spatial variability on hydrograph modeling. First case study in the Cevennes Region, southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3065,51 +3065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,261 +3150,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire les incertitudes d'estimation des quantiles de débits des crues exceptionnelles ? Comparaison d'approches statistiques historiques et/ou régionales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of rainfall spatial variability on rainfall-runoff modelling: Benefit of a simulation approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Janey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 531, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263206v1</w:t>
+                <w:t xml:space="preserve">hal-01217858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rainfall spatial variability on rainfall-runoff modelling: Benefit of a simulation approach?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comment réduire les incertitudes d'estimation des quantiles de débits des crues exceptionnelles ? Comparaison d'approches statistiques historiques et/ou régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Cong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 531, 12p. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (3), pp. 64-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217858v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional flood frequency analyses involving extraordinary flood events at ungauged sites : further developments and validations</w:t>
               </w:r>
@@ -3416,51 +3416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 508, pp. 385-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3520,51 +3520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lutoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaires de crues extrêmes sur des sites non jaugés et analyse statistique régionale des débits : réflexions méthodologiques et évaluation des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3745,51 +3745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially distributed flood forecasting in flash flood prone areas: Application to road network supervision in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,77 +3836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information historique et étude statistique des crues extrêmes : quelles caractéristiques souhaitables pour les inventaires de crues historiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (3), pp 5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Geisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (3), pp.405-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,77 +4070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of historical information for flood frequency analyses: Developments based on a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (8), 41p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4427,256 +4427,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of historical data to assess the occurrence of floods in small watersheds in the French Mediterranean area</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328600v1</w:t>
+                <w:t xml:space="preserve">insu-00271531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of historical data to assess the occurrence of floods in small watersheds in the French Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00271531v1</w:t>
+                <w:t xml:space="preserve">hal-00328600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4857,51 +4857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood Hydrology Processes and Their Variabilities. In : Floods 1 : Risk knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flood Hydrology Processes and Their Variabilities. In : Floods 1 : Risk knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, Elsevier, 14 p, 2017, ISTE PRESS, 9781785482687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5077,77 +5077,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving flash flood forecasting and warning capabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 17 mai 2024 dans les bassins de la Nied, de la Sarre, de la Moder et de la Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Kowlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,103 +5339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 30 juin 2024 et 20 juillet 2024 sur le Rongeant, le Rognon, et le Vazile (Haute-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Tahina Ambininkasinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – action 4, Université Gustave Eiffel. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5447,65 +5447,65 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – actions 1 à 4 - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5517,87 +5517,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations, Université Gustave Eiffel. 2025, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2023 - Action 8 : appui au SCHAPI - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5618,100 +5618,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2023 - Action 8.1 : Construction d’échelles de gravité des inondations sur le réseau hydrographique détaillé de l’arc méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,280 +5719,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2023 - Action 8.2 : Évaluation de catalogues de cartes d’inondation mono-fréquence couvrant les petits cours d’eau de l’Arc Méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.2 : Pierre Nicolle - Méthode de prétraitement des MNT pour l'amélioration des calculs automatisés de zones inondables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2022 - Action 8 : O. Payrastre - Appui au SCHAPI - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6004,166 +6004,166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.1 : Pierre Nicolle - Evaluation d'un catalogue d'inondation mono-fréquence couvrant l'arc méditerranéen (rapport d'étape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8.1: Comparaison des performances des approches Cartino2D-Telemac et Floodos 2D pour la cartographie automatisée des débordements de petits cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6175,1692 +6175,1692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8 : Appui au SCHAPI - Rapport de synthèse (version provisoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022, 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'un catalogue d'emprises inondées mono-fréquence sur les petits cours d'eau de l'arc méditerranéen (rapport d'étape). Action 8.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des débits de pointe atteints par les petits cours d'eau des Alpes Maritimes lors de la tempête Alex, le 2 octobre 2020. Action 8.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui au SCHAPI - Rapport de synthèse. Action 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la sensibilité des réseaux routiers aux inondations : application de la méthode RoadIno dans le département du Gard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action 8 : appui au SCHAPI. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 23-24 novembre et 1er décembre 2019 dans les départements du Var et les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 13 p., cartes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 15 octobre 2018 dans le bassin de l'Aude. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui au SCHAPI. Rapport de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 9 août 2018 dans les bassins de l'Ardèche et la Cèze. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13 : appui au SCHAPI. Rapport de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'échelles de gravité d'inondation sur les petits cours d'eau non jaugés à partir de la méthode Cartino. Application aux bassins de la Nive et de la Bidouze. Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution et analyse des débits de pointe des crues du 3 octobre 2015 dans les Alpes Maritimes. Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 14</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 14 : appui au SCHAPI. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 18p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589775v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 6 : participation au GT PPR Torrents, Rapport de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reconstitution et analyse des débits de pointe des crues du 3 octobre 2015 dans les Alpes Maritimes. Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 5p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644476v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 14 : appui au SCHAPI. Rapport de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 6 : participation au GT PPR Torrents, Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644475v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Ifsttar 2015 n°2101675190 du 29 octobre 2015 - Action 8 : Participation au GT PPR Torrents, Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des débits de pointe des crues de l'automne 2014 dans le Gard et l'Hérault. Convention DGPR-Ifsttar 2014 n°2101388232 du 10 septembre 2014, Action 4: Appui au SCHAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2015, 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des débits des crues de juin 2013 dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payrastre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payrastre Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+                <w:t xml:space="preserve">Raphaël Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Le Boursicaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données SHYREG-débit : méthode, performances et limites. Notice utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arnaud</w:t>
+                <w:t xml:space="preserve">Y. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Eglin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse hydrologique des crues de juin 2010 dans le Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,51 +7885,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2012, 33p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7939,100 +7939,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibility and usefulness flood series reconstruction, for the study of extreme floods in small watersheds. Case study of four small tributaries of the Aude river, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences of the Universe [physics]. Ecole des Ponts ParisTech, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8042,3448 +8042,3448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pour l'anticipation des inondations par débordement de petits cours d'eau et/ou ruissellement (projets PICS et MUFFINS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploration, recherche et partage d’expérience utiles pour Vigicrues 2030: Prise en compte des enjeux sur le linéaire hors réseau surveillé (Thèse de Juliette Godet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">webinaire « Inondation et submersion en Occitanie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, en ligne, France</w:t>
+              <w:t xml:space="preserve">Journées modélisation du réseau VIGICRUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MTE - Service Central Vigicrues, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557719v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice décisionnelle CHOPIN : premiers résultats, visualisations et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches and their Extrapolation for Flood Hazard Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées modélisation du réseau VIGICRUES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557721v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
+                <w:t xml:space="preserve">Matrice décisionnelle CHOPIN : premiers résultats, visualisations et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cueille</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
+              <w:t xml:space="preserve">Journées modélisation du réseau VIGICRUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MTE - Service Central Vigicrues, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025954v1</w:t>
+                <w:t xml:space="preserve">hal-05557721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of surface water flood scenario catalogues for urban flood forecasting: A case study of le Jarret basin, Marseille.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Perspectives pour l'anticipation des inondations par débordement de petits cours d'eau et/ou ruissellement (projets PICS et MUFFINS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">webinaire « Inondation et submersion en Occitanie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, en ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557718v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the added value of impact-based models for flash flood detection in the French Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Godet</w:t>
+                <w:t xml:space="preserve">Development of surface water flood scenario catalogues for urban flood forecasting: A case study of le Jarret basin, Marseille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kowlesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMMA2025 - International Conference on Forecasting, Preparedness, Warning, and Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-9-16-2025⟩</w:t>
+              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997165v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration, recherche et partage d’expérience utiles pour Vigicrues 2030: Prise en compte des enjeux sur le linéaire hors réseau surveillé (Thèse de Juliette Godet)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées modélisation du réseau VIGICRUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557720v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches and their Extrapolation for Flood Hazard Mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Evaluating the added value of impact-based models for flash flood detection in the French Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12250⟩</w:t>
+              <w:t xml:space="preserve">RIMMA2025 - International Conference on Forecasting, Preparedness, Warning, and Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Cartographic Association, Jan 2025, Bern, Switzerland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-9-16-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557717v1</w:t>
+                <w:t xml:space="preserve">hal-04997165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents des interventions d'un service de secours pour l'évaluation de prévisions des crues à courte échéance (0 6h) - cas des crues de 2018 dans l’Aude</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'été "Risque d’inondation: de la modélisation à la gouvernance"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, the European Geosciences Union, Sep 2024, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978869v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation et la prévision des crues éclair : un exemple de recherche partenariale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-agents des interventions d'un service de secours pour l'évaluation de prévisions des crues à courte échéance (0 6h) - cas des crues de 2018 dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Janet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de clôture de la Semaine Écologie Environnement Biodiversité 2024 - Comprendre les socio-ecosystèmes pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'été "Risque d’inondation: de la modélisation à la gouvernance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L@bISEN; LETG-Nantes, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978774v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre le réseau scientifique et technique (RST) et le réseau Vigicrues : une collaboration efficace pour une meilleure prévision des crues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">L'observation et la prévision des crues éclair : un exemple de recherche partenariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et action publique R&amp;AP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, INRAE, Cerema, Oct 2024, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée de clôture de la Semaine Écologie Environnement Biodiversité 2024 - Comprendre les socio-ecosystèmes pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978910v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches for Flood Hazard Mapping Over the Argens Basin, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le partenariat entre le réseau scientifique et technique (RST) et le réseau Vigicrues : une collaboration efficace pour une meilleure prévision des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et action publique R&amp;AP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, INRAE, Cerema, Oct 2024, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984124v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches for Flood Hazard Mapping Over the Argens Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Action Publique - R&amp;AP 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF); Association Française de Mécanique (AFM); Environmental &amp; Water Resources Institute (EWRI); International Association for Hydro-Environment Engineering and Research (IAHR), Nov 2023, Chatou, France. pp.103-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982272v1</w:t>
+                <w:t xml:space="preserve">hal-04984124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Battist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galateia Terti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Déborah Bodini</w:t>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et Action Publique - R&amp;AP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; INRAE; Cerema, Oct 2024, Champs Sur Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662610v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrométrie en crue : les défis et les solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the ability of a seamless short-range ensemble rainfall product to detect flash floods on the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un nouveau produit de prévision d'ensemble sans couture pour l'anticipation des crues soudaines sur l'arc méditerranéen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-23-3355-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-by-block Evaluation of a Flood Risk Warning Service Designed for Operational Purpose, on Southeastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Godet</w:t>
+                <w:t xml:space="preserve">Relevance of using ensemble forecasts of flash-flood impacts for an emergency service: an evaluation for the October 2018 flood event in the Aude river basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978842v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of using ensemble forecasts of flash-flood impacts for an emergency service: an evaluation for the October 2018 flood event in the Aude river basin, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+                <w:t xml:space="preserve">Block-by-block Evaluation of a Flood Risk Warning Service Designed for Operational Purpose, on Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2023, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398642v1</w:t>
+                <w:t xml:space="preserve">hal-04978842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reanalysis of the October 1940 record flash flood in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galateia Terti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs et contenu du projet ANR PICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie automatisée des débordements de petits cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation probabiliste des impacts pour la prise décision en situation de crise : les premiers enseignements du jeu sérieux PICSCaRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a hydrological consensus about the 2nd - 3rd October 2020 ALEX storm event in the French &amp;quot;Alpes Maritimes&amp;quot; region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic pour évaluer la sensibilité des infrastructures à l'inondation (application à l'échelle du département du Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e Journées Techniques Route</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three short-range (0-6h) rain ensemble forecasts: study of the Aude October 2018 flash floods (southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Vienna (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex dans les Alpes Maritimes : retour sur un événement marquant de l’année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journée CCR CAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caisse Central de Réassurance, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.17.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03290539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11528,3243 +11528,3243 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two automated inundation-mapping methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-16441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03782330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements des inondations de mai 2012 à Nancy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visual analysis of inconsistencies in hydraulic simulation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF : «Ruissellement : diagnostic et solutions »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice, France. p. 795-801, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-795-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395922v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analysis of inconsistencies in hydraulic simulation data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enseignements des inondations de mai 2012 à Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SHF : «Ruissellement : diagnostic et solutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877363v2</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Meteorological Organization (WMO), Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 1940 extreme flood in the Pyrenees revisited: validation of some hypotheses based on hydraulic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie automatisée des zones inondables sur les têtes de bassins versants : évaluation de 3 approches sur 3 crues rapides exceptionnelles dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF : «Ruissellement : diagnostic et solutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio economic impacts: The ANR PICS project (2018 2021). Round table “Intense rains and flash floods: prevision, prevention, alert and rescue in smart cities”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDRiM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française pour la prévention des catastrophes naturelles et technologiques (AFPCNT); Centre National pour la Recherche Scientifique (CNRS); Université de Nice Sophia-Antipolis, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme HyMeX - connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenge of forecasting impacts of flash floods: test of a simplified hydraulic approach and validation based on insurance claim data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SHF « de la prévision des crues à la gestion de crise »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France. 10 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074274v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Le programme HyMeX - connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Beaufils</w:t>
+                <w:t xml:space="preserve">N. Fourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
+              <w:t xml:space="preserve">Conférence SHF « de la prévision des crues à la gestion de crise »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608805v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an integrated flash-flood impacts modeling chain based on insurance claim data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Plinius Conference on Mediterranean Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396569v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of forecasting impacts of flash floods: test of a simplified hydraulic approach and validation based on insurance claim data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Validation of an integrated flash-flood impacts modeling chain based on insurance claim data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">16th Plinius Conference on Mediterranean Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396879v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 1940 extreme flood in the Pyrenees revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th HyMeX workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HyMeX, May 2018, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing kinematic wave model parameters estimation methods for spatially distributed flash flood forecasting at ungauged locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une chaîne de prévision des impacts des crues soudaines à partir de données de sinistralité d'assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF “de la prévision des crues à la gestion de crise”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Regional hydrological models for distributed flash-floods nowcasting: towards an estimation of potential impacts and damages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOODrisk 2016, 3rd european conference on flood risk management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, LYON, France. 10p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160718013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial variability of rainfall on hydrograph modelling at catchment outlet: a case study in the Cevennes region, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk 2016, 3rd european conference on flood risk management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517695v2</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional hydrological models for distributed flash-floods nowcasting: towards an estimation of potential impacts and damages.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of the spatial variability of rainfall on hydrograph modelling at catchment outlet: a case study in the Cevennes region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pons</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2016, 3rd european conference on flood risk management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160718013⟩</w:t>
+              <w:t xml:space="preserve">FLOODRisk 2016, 3rd european conference on flood risk management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, LYON, France. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160718004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449510v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological post event survey after the autumn 2014 floods in the Cévennes region in France: results and first hydrological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barachet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Borell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Hymex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of indexes to quantify the impact of rainfall spatial variability on catchments hydrological responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weather Radar and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaires de crues extrêmes sur des sites non jauges et analyse statistique régionale des débits : réflexions méthodologiques et évaluation des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SHF : Evénements extrêmes fluviaux et maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, France. 10p, ill., bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed flood forecasting for the management of the road network in the Gard Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Weather Radar and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France. pp.544-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the post-event survey conducted after the extreme flash flood occurred in the Var region (South of France) in June 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Javelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Janet</w:t>
+                <w:t xml:space="preserve">P. Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the post-event survey conducted after the extreme flash flood occurred in the Var region (South of France) in June 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of information on extreme floods in regional flood frequency analyses: some methodological reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILITÉ DE L'INFORMATION HISTORIQUE POUR L'ETUDE DU RISQUE DE CRUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques de l'Environnement : l'Eau, la Ville, la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14832,51 +14832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0046DA5"/>
+    <w:nsid w:val="A0672705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14980,51 +14980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A504D8F3"/>
+    <w:nsid w:val="0C419A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15128,51 +15128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C909D60"/>
+    <w:nsid w:val="4CCB7FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15276,51 +15276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="91D11EEB"/>
+    <w:nsid w:val="9D674F15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15424,51 +15424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9745C8D9"/>
+    <w:nsid w:val="0F24C5F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15572,51 +15572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4C507DC1"/>
+    <w:nsid w:val="B89A47C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15818,51 +15818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-payrastre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8396-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116365447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-3548-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ee.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ee.ifsttar.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auvergne-rhone-alpes.developpement-durable.gouv.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leesu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/cerema/directions/cerema-est" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251523v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3355-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payrastre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04499711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Anggraheni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwita Sutjiningsih" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v9i3.498" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Halbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Janey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.058" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong N'Guyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Naulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606950v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puechberty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poligot Pitsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belleville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993022v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint-Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Olivier Payrastre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933695v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110597v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110531v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payrastre Olivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Boursicaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gasset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598987v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eglin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557721v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lepape" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398568v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389868v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-384" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389323v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pons" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-383" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877363v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Perrin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-795-2020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395951v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19767" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04456018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074274v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourrie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396569v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396923v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degoutte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780572v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396742v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643067v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517695v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449510v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606046v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912754v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pansu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-payrastre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8396-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116365447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-3548-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ee.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ee.ifsttar.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auvergne-rhone-alpes.developpement-durable.gouv.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leesu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/cerema/directions/cerema-est" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251523v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3355-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payrastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04499711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Anggraheni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwita Sutjiningsih" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v9i3.498" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Halbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Janey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong N'Guyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Naulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606950v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puechberty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poligot Pitsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belleville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993022v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint-Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933695v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payrastre Olivier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Boursicaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gasset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598987v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557721v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lepape" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978774v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7151" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-384" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-383" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395637v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877363v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Perrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-795-2020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19767" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04456018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396879v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourrie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396569v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degoutte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449510v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517695v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966300v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606046v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pansu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>