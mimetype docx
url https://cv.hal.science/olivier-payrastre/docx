--- v1 (2026-04-17)
+++ v2 (2026-05-12)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Olivier Payrastre </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheur à l'Université Gustave Eiffelet Directeur adjoint du Laboratoire Eau Environnement</w:t>
+        <w:t xml:space="preserve">Chercheur à l'Université Gustave EiffelDirecteur de l'équipe de recherche Eau et Environnement de l'UMR Telluris</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -169,81 +169,81 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2020 à aujourd'hui : Chercheur</w:t>
+        <w:t xml:space="preserve">2026 à aujourd'hui : Chercheur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">GERS-EE, Université Gustave Eiffel, IFSTTAR, F-44344 Bouguenais</w:t>
+          <w:t xml:space="preserve">UMR Telluris - EE, Université Gustave Eiffel, IFSTTAR, F-44344 Bouguenais</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">directeur-adjoint du Laboratoire Eau Environnement (GERS-EE) depuis le 01/01/2021;</w:t>
+        <w:t xml:space="preserve">directeur de l'équipe de recherche Eau Environnement (EE) de l'UMR Telluris, depuis le 01/04/2026;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">coordination de projets de recherche;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">production scientifique;</w:t>
       </w:r>
@@ -256,69 +256,81 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">enseignement, encadrement d'étudiants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">collaboration technique avec le réseau français de la prévision des crues (Vigicrues)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2009 - 2019 : Chercheur</w:t>
+        <w:t xml:space="preserve">2020 à 2026 : Chercheur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ifsttar, GERS, LEE, Nantes</w:t>
+          <w:t xml:space="preserve">GERS-EE, Université Gustave Eiffel, IFSTTAR, F-44344 Bouguenais</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">directeur-adjoint du Laboratoire Eau Environnement (GERS-EE) depuis le 01/01/2021;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">coordination de projets de recherche;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">production scientifique;</w:t>
       </w:r>
@@ -331,178 +343,253 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">enseignement, encadrement d'étudiants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">collaboration technique avec le réseau français de la prévision des crues (Vigicrues)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">2009 - 2019 : Chercheur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ifsttar, GERS, LEE, Nantes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">coordination de projets de recherche;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">production scientifique;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">enseignement, encadrement d'étudiants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">collaboration technique avec le réseau français de la prévision des crues (Vigicrues)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">2005 - 2009 : adjoint au chef du Service de Prévision des Crues &amp;quot;Grand Delta&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DDTM du Gard, Nîmes, France (désormais </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DREAL Auvergne Rhone Alpes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisation et développement de la prévision des crues sur le territoire du &amp;quot;Grand Delta&amp;quot; (sud-est de la France, partie aval du bassin du Rhône, 1500 km de cours d'eau, 92 stations hydrométriques, 350.000 habitants exposés au risque inondation)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2002 - 2005 : Chercheur doctorant en hydrologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ENPC-CEREVE, Paris, France (désormais </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ponts-ParisTech-LEESU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Activité de recherche en hydrologie statistique: analyse fréquentielle des crues à partir d'informations historiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1997 - 2002 : Ingénieur en hydrologie urbaine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CETE de l'Est, Nancy, France (déormais </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cerema Dter Est</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Etudes d'ingénierie sur la conception et la gestion de réseaux d'assainissement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet de recherche: utilisation du radar météorologique pour la gestion en temps réel de systèmes d'assainissment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
@@ -672,883 +759,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Qifan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 657, pp.133048. </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445015v1</w:t>
+                <w:t xml:space="preserve">hal-05557245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Godet</w:t>
+                <w:t xml:space="preserve">Characterization of flash flood events by their Event-specific GIUH (EGIUH) in taking into account both the spatial variability of rainfall and channel topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05150377v1</w:t>
+                <w:t xml:space="preserve">hal-05008988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of flash flood events by their Event-specific GIUH (EGIUH) in taking into account both the spatial variability of rainfall and channel topology</w:t>
+                <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Moussa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
+              <w:t xml:space="preserve">, 2025, 657, pp.133048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008988v1</w:t>
+                <w:t xml:space="preserve">hal-05445015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
+                <w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qifan Ding</w:t>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demargne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70053. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557245v1</w:t>
+                <w:t xml:space="preserve">insu-05150377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus hydrologique de la tempête ALEX du 2 et 3 octobre 2020 dans les Alpes-Maritimes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Technical note: Comparing three different methods for allocating river points to coarse-resolution hydrological modelling grid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2363619⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (6), pp.1403-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-1403-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689870v1</w:t>
+                <w:t xml:space="preserve">hal-04689956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Comparing three different methods for allocating river points to coarse-resolution hydrological modelling grid cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Consensus hydrologique de la tempête ALEX du 2 et 3 octobre 2020 dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (6), pp.1403-1413. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-28-1403-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2363619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689956v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the ability of a new seamless short-range ensemble rainfall product to anticipate flash floods in the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (11), pp.3355-3377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.2001-2029. </w:t>
@@ -1716,77 +1803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,433 +1931,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondations sur la Côte d’Azur : bilan hydro-météorologique des épisodes de 2015 et 2019</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que d'eau, que d'eau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+                <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors série n°110, pp.78-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370022v1</w:t>
+                <w:t xml:space="preserve">hal-03120957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que d'eau, que d'eau !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+                <w:t xml:space="preserve">Performance of automated methods for flash flood inundation mapping: a comparison of a digital terrain model (DTM) filling and two hydrodynamic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Payrastre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (6), pp.2979 - 2995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-2979-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120957v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03251469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of automated methods for flash flood inundation mapping: a comparison of a digital terrain model (DTM) filling and two hydrodynamic methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Inondations sur la Côte d’Azur : bilan hydro-météorologique des épisodes de 2015 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (6), pp.2979 - 2995. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-25-2979-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2021.1976600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03251469v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICS : mieux anticiper les phénomènes de crues soudaines et leurs impacts sur les territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2308,51 +2395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements des inondations exceptionnelles des 21 et 22 mai 2012 à Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp. 17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2520,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse hydrologique de la crue-éclair catastrophique du 15 juin 2010 dans la région de Draguignan (VAR, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2693,64 +2780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwita Sutjiningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (3), pp.568-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2935,64 +3022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for assessing the influence of rainfall spatial variability on hydrograph modeling. First case study in the Cevennes Region, southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3065,51 +3152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,261 +3237,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rainfall spatial variability on rainfall-runoff modelling: Benefit of a simulation approach?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comment réduire les incertitudes d'estimation des quantiles de débits des crues exceptionnelles ? Comparaison d'approches statistiques historiques et/ou régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Cong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.058⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (3), pp. 64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217858v1</w:t>
+                <w:t xml:space="preserve">hal-01263206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire les incertitudes d'estimation des quantiles de débits des crues exceptionnelles ? Comparaison d'approches statistiques historiques et/ou régionales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of rainfall spatial variability on rainfall-runoff modelling: Benefit of a simulation approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Janey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (3), pp. 64-71. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 531, 12p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263206v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional flood frequency analyses involving extraordinary flood events at ungauged sites : further developments and validations</w:t>
               </w:r>
@@ -3416,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 508, pp. 385-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3641,51 +3728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaires de crues extrêmes sur des sites non jaugés et analyse statistique régionale des débits : réflexions méthodologiques et évaluation des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3745,51 +3832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially distributed flood forecasting in flash flood prone areas: Application to road network supervision in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,77 +3923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information historique et étude statistique des crues extrêmes : quelles caractéristiques souhaitables pour les inventaires de crues historiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (3), pp 5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3934,261 +4021,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid technology reliability for flash flood forecasting: end-user assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Usefulness of historical information for flood frequency analyses: Developments based on a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10723-010-9173-9⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (8), 41p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010WR009812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654052v1</w:t>
+                <w:t xml:space="preserve">hal-00905999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of historical information for flood frequency analyses: Developments based on a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Grid technology reliability for flash flood forecasting: end-user assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Geisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (8), 41p. </w:t>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.405-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010WR009812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10723-010-9173-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905999v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fréquentielle des débits de crues avec des données historiques en prenant en compte les erreurs aléatoires et systématiques</w:t>
               </w:r>
@@ -4427,256 +4514,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of historical data to assess the occurrence of floods in small watersheds in the French Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00271531v1</w:t>
+                <w:t xml:space="preserve">hal-00328600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of historical data to assess the occurrence of floods in small watersheds in the French Mediterranean area</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328600v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00271531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4857,51 +4944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood Hydrology Processes and Their Variabilities. In : Floods 1 : Risk knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flood Hydrology Processes and Their Variabilities. In : Floods 1 : Risk knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, Elsevier, 14 p, 2017, ISTE PRESS, 9781785482687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5103,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5234,51 +5321,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 17 mai 2024 dans les bassins de la Nied, de la Sarre, de la Moder et de la Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Kowlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,90 +5426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 30 juin 2024 et 20 juillet 2024 sur le Rongeant, le Rognon, et le Vazile (Haute-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahina Ambininkasinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5461,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – actions 1 à 4 - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,51 +5640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2023 - Action 8 : appui au SCHAPI - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2023 - Action 8.1 : Construction d’échelles de gravité des inondations sur le réseau hydrographique détaillé de l’arc méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5781,51 +5868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5850,241 +5937,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.2 : Pierre Nicolle - Méthode de prétraitement des MNT pour l'amélioration des calculs automatisés de zones inondables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2022 - Action 8 : O. Payrastre - Appui au SCHAPI - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 17 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159337v1</w:t>
+                <w:t xml:space="preserve">hal-04159334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2022 - Action 8 : O. Payrastre - Appui au SCHAPI - Rapport de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.2 : Pierre Nicolle - Méthode de prétraitement des MNT pour l'amélioration des calculs automatisés de zones inondables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 9 p</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159334v1</w:t>
+                <w:t xml:space="preserve">hal-04159337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.1 : Pierre Nicolle - Evaluation d'un catalogue d'inondation mono-fréquence couvrant l'arc méditerranéen (rapport d'étape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6119,77 +6206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8.1: Comparaison des performances des approches Cartino2D-Telemac et Floodos 2D pour la cartographie automatisée des débordements de petits cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6211,51 +6298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8 : Appui au SCHAPI - Rapport de synthèse (version provisoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6284,228 +6371,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'un catalogue d'emprises inondées mono-fréquence sur les petits cours d'eau de l'arc méditerranéen (rapport d'étape). Action 8.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation des débits de pointe atteints par les petits cours d'eau des Alpes Maritimes lors de la tempête Alex, le 2 octobre 2020. Action 8.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327095v1</w:t>
+                <w:t xml:space="preserve">hal-03327094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des débits de pointe atteints par les petits cours d'eau des Alpes Maritimes lors de la tempête Alex, le 2 octobre 2020. Action 8.2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Production d'un catalogue d'emprises inondées mono-fréquence sur les petits cours d'eau de l'arc méditerranéen (rapport d'étape). Action 8.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 18p</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327094v1</w:t>
+                <w:t xml:space="preserve">hal-03327095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui au SCHAPI - Rapport de synthèse. Action 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6540,51 +6627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la sensibilité des réseaux routiers aux inondations : application de la méthode RoadIno dans le département du Gard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6619,51 +6706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action 8 : appui au SCHAPI. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6711,51 +6798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 23-24 novembre et 1er décembre 2019 dans les départements du Var et les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 13 p., cartes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6771,346 +6858,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 15 octobre 2018 dans le bassin de l'Aude. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 9 août 2018 dans les bassins de l'Ardèche et la Cèze. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 14p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110612v1</w:t>
+                <w:t xml:space="preserve">hal-02110597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui au SCHAPI. Rapport de synthèse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 15 octobre 2018 dans le bassin de l'Aude. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110578v1</w:t>
+                <w:t xml:space="preserve">hal-02110612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 9 août 2018 dans les bassins de l'Ardèche et la Cèze. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appui au SCHAPI. Rapport de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 13p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110597v1</w:t>
+                <w:t xml:space="preserve">hal-02110578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13 : appui au SCHAPI. Rapport de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7145,77 +7232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'échelles de gravité d'inondation sur les petits cours d'eau non jaugés à partir de la méthode Cartino. Application aux bassins de la Nive et de la Bidouze. Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7244,268 +7331,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 14 : appui au SCHAPI. Rapport de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reconstitution et analyse des débits de pointe des crues du 3 octobre 2015 dans les Alpes Maritimes. Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 5p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644475v1</w:t>
+                <w:t xml:space="preserve">hal-01589775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution et analyse des débits de pointe des crues du 3 octobre 2015 dans les Alpes Maritimes. Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 14</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 6 : participation au GT PPR Torrents, Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 18p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589775v1</w:t>
+                <w:t xml:space="preserve">hal-01644476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 6 : participation au GT PPR Torrents, Rapport de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2016 n°2201030666 du 14 octobre 2016 - Action 14 : appui au SCHAPI. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644476v1</w:t>
+                <w:t xml:space="preserve">hal-01644475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Ifsttar 2015 n°2101675190 du 29 octobre 2015 - Action 8 : Participation au GT PPR Torrents, Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7527,51 +7614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des débits de pointe des crues de l'automne 2014 dans le Gard et l'Hérault. Convention DGPR-Ifsttar 2014 n°2101388232 du 10 septembre 2014, Action 4: Appui au SCHAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2015, 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7606,51 +7693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des débits des crues de juin 2013 dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payrastre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7750,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7816,51 +7903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse hydrologique des crues de juin 2010 dans le Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,51 +8040,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibility and usefulness flood series reconstruction, for the study of extreme floods in small watersheds. Case study of four small tributaries of the Aude river, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences of the Universe [physics]. Ecole des Ponts ParisTech, 2005. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8050,1487 +8137,1487 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration, recherche et partage d’expérience utiles pour Vigicrues 2030: Prise en compte des enjeux sur le linéaire hors réseau surveillé (Thèse de Juliette Godet)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Matrice décisionnelle CHOPIN : premiers résultats, visualisations et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées modélisation du réseau VIGICRUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MTE - Service Central Vigicrues, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557720v1</w:t>
+                <w:t xml:space="preserve">hal-05557721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches and their Extrapolation for Flood Hazard Mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Perspectives pour l'anticipation des inondations par débordement de petits cours d'eau et/ou ruissellement (projets PICS et MUFFINS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">webinaire « Inondation et submersion en Occitanie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, en ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557717v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice décisionnelle CHOPIN : premiers résultats, visualisations et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of surface water flood scenario catalogues for urban flood forecasting: A case study of le Jarret basin, Marseille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kowlesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées modélisation du réseau VIGICRUES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557721v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pour l'anticipation des inondations par débordement de petits cours d'eau et/ou ruissellement (projets PICS et MUFFINS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">webinaire « Inondation et submersion en Occitanie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, en ligne, France</w:t>
+              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557719v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of surface water flood scenario catalogues for urban flood forecasting: A case study of le Jarret basin, Marseille.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Evaluating the added value of impact-based models for flash flood detection in the French Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5424⟩</w:t>
+              <w:t xml:space="preserve">RIMMA2025 - International Conference on Forecasting, Preparedness, Warning, and Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Cartographic Association, Jan 2025, Bern, Switzerland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-9-16-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557718v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches and their Extrapolation for Flood Hazard Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Aman Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025954v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the added value of impact-based models for flash flood detection in the French Mediterranean region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration, recherche et partage d’expérience utiles pour Vigicrues 2030: Prise en compte des enjeux sur le linéaire hors réseau surveillé (Thèse de Juliette Godet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMMA2025 - International Conference on Forecasting, Preparedness, Warning, and Response</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées modélisation du réseau VIGICRUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MTE - Service Central Vigicrues, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-9-16-2025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04997165v1</w:t>
+                <w:t xml:space="preserve">hal-05557720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multi-agents des interventions d'un service de secours pour l'évaluation de prévisions des crues à courte échéance (0 6h) - cas des crues de 2018 dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'été "Risque d’inondation: de la modélisation à la gouvernance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L@bISEN; LETG-Nantes, Jul 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662610v1</w:t>
+                <w:t xml:space="preserve">hal-04978869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents des interventions d'un service de secours pour l'évaluation de prévisions des crues à courte échéance (0 6h) - cas des crues de 2018 dans l’Aude</w:t>
+                <w:t xml:space="preserve">L'observation et la prévision des crues éclair : un exemple de recherche partenariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'été "Risque d’inondation: de la modélisation à la gouvernance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L@bISEN; LETG-Nantes, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée de clôture de la Semaine Écologie Environnement Biodiversité 2024 - Comprendre les socio-ecosystèmes pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978869v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation et la prévision des crues éclair : un exemple de recherche partenariale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le partenariat entre le réseau scientifique et technique (RST) et le réseau Vigicrues : une collaboration efficace pour une meilleure prévision des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de clôture de la Semaine Écologie Environnement Biodiversité 2024 - Comprendre les socio-ecosystèmes pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Recherche et action publique R&amp;AP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, INRAE, Cerema, Oct 2024, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978774v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre le réseau scientifique et technique (RST) et le réseau Vigicrues : une collaboration efficace pour une meilleure prévision des crues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Battist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et action publique R&amp;AP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, INRAE, Cerema, Oct 2024, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Recherche et Action Publique - R&amp;AP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; INRAE; Cerema, Oct 2024, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978910v1</w:t>
+                <w:t xml:space="preserve">hal-04982272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Machine Learning Approaches for Flood Hazard Mapping Over the Argens Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF); Association Française de Mécanique (AFM); Environmental &amp; Water Resources Institute (EWRI); International Association for Hydro-Environment Engineering and Research (IAHR), Nov 2023, Chatou, France. pp.103-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Battist</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Action Publique - R&amp;AP 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, the European Geosciences Union, Sep 2024, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982272v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrométrie en crue : les défis et les solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9568,77 +9655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the ability of a seamless short-range ensemble rainfall product to detect flash floods on the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9698,64 +9785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9789,103 +9876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of using ensemble forecasts of flash-flood impacts for an emergency service: an evaluation for the October 2018 flood event in the Aude river basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
@@ -9962,51 +10049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10038,675 +10125,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysis of the October 1940 record flash flood in the Pyrenees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Objectifs et contenu du projet ANR PICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389868v1</w:t>
+                <w:t xml:space="preserve">hal-04389919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389967v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reanalysis of the October 1940 record flash flood in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724981v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectifs et contenu du projet ANR PICS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389919v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04389281v1</w:t>
+                <w:t xml:space="preserve">hal-03724981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
@@ -10735,51 +10822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie automatisée des débordements de petits cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10811,597 +10898,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation probabiliste des impacts pour la prise décision en situation de crise : les premiers enseignements du jeu sérieux PICSCaRE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards a hydrological consensus about the 2nd - 3rd October 2020 ALEX storm event in the French &amp;quot;Alpes Maritimes&amp;quot; region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389925v1</w:t>
+                <w:t xml:space="preserve">hal-04389323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a hydrological consensus about the 2nd - 3rd October 2020 ALEX storm event in the French &amp;quot;Alpes Maritimes&amp;quot; region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Apport de la modélisation probabiliste des impacts pour la prise décision en situation de crise : les premiers enseignements du jeu sérieux PICSCaRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04389323v1</w:t>
+                <w:t xml:space="preserve">hal-04389925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic pour évaluer la sensibilité des infrastructures à l'inondation (application à l'échelle du département du Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tempête Alex dans les Alpes Maritimes : retour sur un événement marquant de l’année 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e Journées Techniques Route</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Feb 2021, Online, France</w:t>
+              <w:t xml:space="preserve">12ème journée CCR CAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caisse Central de Réassurance, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395712v1</w:t>
+                <w:t xml:space="preserve">hal-04395637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three short-range (0-6h) rain ensemble forecasts: study of the Aude October 2018 flash floods (southeastern France)</w:t>
+                <w:t xml:space="preserve">Diagnostic pour évaluer la sensibilité des infrastructures à l'inondation (application à l'échelle du département du Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e Journées Techniques Route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Feb 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395685v1</w:t>
+                <w:t xml:space="preserve">hal-04395712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex dans les Alpes Maritimes : retour sur un événement marquant de l’année 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation of three short-range (0-6h) rain ensemble forecasts: study of the Aude October 2018 flash floods (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée CCR CAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Vienna (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395637v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
@@ -11439,77 +11526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11558,541 +11645,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two automated inundation-mapping methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Davy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Meteorological Organization (WMO), Oct 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03782330v1</w:t>
+                <w:t xml:space="preserve">hal-04395999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analysis of inconsistencies in hydraulic simulation data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation of two automated inundation-mapping methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-795-2020⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-16441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877363v2</w:t>
+                <w:t xml:space="preserve">insu-03782330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements des inondations de mai 2012 à Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF : «Ruissellement : diagnostic et solutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Visual analysis of inconsistencies in hydraulic simulation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice, France. p. 795-801, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-795-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395999v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 1940 extreme flood in the Pyrenees revisited: validation of some hypotheses based on hydraulic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2020, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12126,103 +12213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie automatisée des zones inondables sur les têtes de bassins versants : évaluation de 3 approches sur 3 crues rapides exceptionnelles dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF : «Ruissellement : diagnostic et solutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, Lyon, France</w:t>
@@ -12251,51 +12338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio economic impacts: The ANR PICS project (2018 2021). Round table “Intense rains and flash floods: prevision, prevention, alert and rescue in smart cities”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDRiM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française pour la prévention des catastrophes naturelles et technologiques (AFPCNT); Centre National pour la Recherche Scientifique (CNRS); Université de Nice Sophia-Antipolis, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12320,77 +12407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12439,601 +12526,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of forecasting impacts of flash floods: test of a simplified hydraulic approach and validation based on insurance claim data</w:t>
+                <w:t xml:space="preserve">Le programme HyMeX - connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moncoulon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Conférence SHF « de la prévision des crues à la gestion de crise »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396879v1</w:t>
+                <w:t xml:space="preserve">hal-02074274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme HyMeX - connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Boudevillain</w:t>
+                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fourrie</w:t>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SHF « de la prévision des crues à la gestion de crise »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France. 10 p</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074274v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Validation of an integrated flash-flood impacts modeling chain based on insurance claim data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Beaufils</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
+              <w:t xml:space="preserve">16th Plinius Conference on Mediterranean Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608805v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an integrated flash-flood impacts modeling chain based on insurance claim data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The challenge of forecasting impacts of flash floods: test of a simplified hydraulic approach and validation based on insurance claim data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Plinius Conference on Mediterranean Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396569v1</w:t>
+                <w:t xml:space="preserve">hal-04396879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 1940 extreme flood in the Pyrenees revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th HyMeX workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HyMeX, May 2018, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13058,77 +13145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing kinematic wave model parameters estimation methods for spatially distributed flash flood forecasting at ungauged locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13166,103 +13253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une chaîne de prévision des impacts des crues soudaines à partir de données de sinistralité d'assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF “de la prévision des crues à la gestion de crise”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France</w:t>
@@ -13291,90 +13378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13412,90 +13499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13527,429 +13614,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional hydrological models for distributed flash-floods nowcasting: towards an estimation of potential impacts and damages.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2016, 3rd european conference on flood risk management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449510v1</w:t>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of the spatial variability of rainfall on hydrograph modelling at catchment outlet: a case study in the Cevennes region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOODRisk 2016, 3rd european conference on flood risk management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, LYON, France. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160718004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+                <w:t xml:space="preserve">hal-01517695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial variability of rainfall on hydrograph modelling at catchment outlet: a case study in the Cevennes region, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Regional hydrological models for distributed flash-floods nowcasting: towards an estimation of potential impacts and damages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Félicien Zuber</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk 2016, 3rd european conference on flood risk management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, LYON, France. 8p, </w:t>
+              <w:t xml:space="preserve">FLOODrisk 2016, 3rd european conference on flood risk management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, LYON, France. 10p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160718004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160718013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517695v2</w:t>
+                <w:t xml:space="preserve">hal-01449510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological post event survey after the autumn 2014 floods in the Cévennes region in France: results and first hydrological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13957,51 +14044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Hymex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
@@ -14043,77 +14130,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of indexes to quantify the impact of rainfall spatial variability on catchments hydrological responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weather Radar and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14151,51 +14238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaires de crues extrêmes sur des sites non jauges et analyse statistique régionale des débits : réflexions méthodologiques et évaluation des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14259,51 +14346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Weather Radar and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France. pp.544-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14367,51 +14454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14492,51 +14579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14604,51 +14691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14673,51 +14760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILITÉ DE L'INFORMATION HISTORIQUE POUR L'ETUDE DU RISQUE DE CRUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques de l'Environnement : l'Eau, la Ville, la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14832,51 +14919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0672705"/>
+    <w:nsid w:val="849E1384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14980,51 +15067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C419A44"/>
+    <w:nsid w:val="CD62184F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15128,51 +15215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CCB7FB7"/>
+    <w:nsid w:val="DCB7AD7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15276,51 +15363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9D674F15"/>
+    <w:nsid w:val="F42601D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15424,51 +15511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F24C5F9"/>
+    <w:nsid w:val="21E1139F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15572,51 +15659,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B89A47C7"/>
+    <w:nsid w:val="56ACF6BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="28A5EADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15737,50 +15972,53 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -15818,51 +16056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-payrastre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8396-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116365447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-3548-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ee.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ee.ifsttar.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auvergne-rhone-alpes.developpement-durable.gouv.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leesu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/cerema/directions/cerema-est" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251523v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3355-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payrastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04499711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Anggraheni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwita Sutjiningsih" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v9i3.498" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Halbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Janey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong N'Guyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Naulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606950v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puechberty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poligot Pitsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belleville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993022v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint-Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933695v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payrastre Olivier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Boursicaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gasset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598987v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557721v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lepape" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978774v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7151" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-384" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-383" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395637v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877363v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Perrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-795-2020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19767" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04456018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396879v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourrie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396569v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degoutte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449510v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517695v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966300v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606046v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pansu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-payrastre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8396-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116365447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-3548-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ee.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ee.ifsttar.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auvergne-rhone-alpes.developpement-durable.gouv.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leesu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/cerema/directions/cerema-est" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251523v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3355-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payrastre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04499711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Anggraheni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwita Sutjiningsih" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v9i3.498" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Halbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Janey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.058" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong N'Guyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Naulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009812" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606950v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puechberty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poligot Pitsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belleville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993022v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint-Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933695v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644476v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payrastre Olivier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Boursicaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gasset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598987v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557721v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lepape" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7151" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389868v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-384" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389323v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pons" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-383" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877363v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-795-2020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19767" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04456018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourrie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396879v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degoutte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517695v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449510v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718013" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966300v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606046v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pansu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>