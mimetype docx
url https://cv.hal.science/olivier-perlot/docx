--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -114,1658 +114,1752 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t>
+                <w:t xml:space="preserve">Hub éducatif, LMS, amphipédia : repenser les espaces d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019186v1</w:t>
-[...439 lines deleted...]
-                <w:t xml:space="preserve">hal-03614976v1</w:t>
+                <w:t xml:space="preserve">hal-05559077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les dispositifs et les postures, l’effet miroir du LMS. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.),</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, Boule à facettes technopédagogiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04983520v1</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles et enjeux de l’accompagnement à la pédagogie dans le contexte des LMS. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From open source to open education global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, Boule à facettes technopédagogiques</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04983593v1</w:t>
+              <w:t xml:space="preserve">After work de la DRANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE du Grand Est, Mar 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces d’apprentissage entre réalité, imaginaire et fiction numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construction d’un Hub social devenu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires et fictions numériques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05420724v1</w:t>
+              <w:t xml:space="preserve">séminaire du laboratoire LHUMAIN de L'université Paul Valéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire LHUMAIN de L'université Paul Valéry, Nov 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles de l'ingénieur∙e pédagogique dans la stratégie numérique universitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Serious Game, un jeu de postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ingénieur pédagogique dans le supérieur : des pratiques en mutation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03615064v1</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du territoire numérique éducatif (TNE) de Corse du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région académique Corse, May 2023, Ajaccio (20000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie dans la formation initiale des enseignants : un jeu de postures dynamiques pour la découverte de l’algorithmique jusqu’au robot pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des apprentissages : un retour d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème rencontre universitaire du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur, de la Recherche Scientifique et de l'Innovation du royaume du Maroc; ambassade de France au Maroc, Dec 2021, El Jadida, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polynomial preconditions for the CG method on the CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tercera Escuela de Verano en Geometría Diferencial, Ecuaciones Diferenciales Parciales y Análisis Numérico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACADEMIA COLOMBIANA DE CIENCIAS EXACTAS, FISICAS Y NATURALES, Jun 1996, Bogota, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Réflexions sur les dispositifs et les postures, l’effet miroir du LMS. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benoiton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, Boule à facettes technopédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Design Numerique, 2385426226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôles et enjeux de l’accompagnement à la pédagogie dans le contexte des LMS. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fériel Goulamhoussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrysta Pélissier, Olivier Perlot, Bertrand Mocquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, Boule à facettes technopédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Design numérique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Design numérique, 2385426226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des espaces d’apprentissage entre réalité, imaginaire et fiction numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires et fictions numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , A paraître, Design numérique, 2385426722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôles de l'ingénieur∙e pédagogique dans la stratégie numérique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ingénieur pédagogique dans le supérieur : des pratiques en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, 978-2-35671-692-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904739v1</w:t>
+                <w:t xml:space="preserve">hal-03615064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘’Le LMS ne doit plus être un cimetière à PDF !’’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pélissier Chrysta</w:t>
+                <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978338v1</w:t>
+                <w:t xml:space="preserve">hal-04904739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amphipédia : un cours magistral « innovant » par la reconfiguration spatiale de l’amphithéâtre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">‘’Le LMS ne doit plus être un cimetière à PDF !’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pélissier Chrysta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...154 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03824620v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’amphipédia : un cours magistral « innovant » par la reconfiguration spatiale de l’amphithéâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jk9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conditions de l'innovation dans la formation des étudiants-professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Médiations et médiatisations, 16, pp.51-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi16.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d’un hub social et formation des étudiants en ingénierie pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.70-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi11.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preconditioning of linear systems for massively parallel computers (CM-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse numérique [math.NA]. Pierre et Marie Curie, Paris VI, 1995. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03850665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1833,51 +1927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A24B4A7E"/>
+    <w:nsid w:val="9BBFCEC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-perlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04973585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03614976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04983520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benoiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04983593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Goulamhoussen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lissier Chrysta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jk9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi16.369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.280" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03850665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-perlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04973585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03614976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04983520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benoiton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04983593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Goulamhoussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lissier Chrysta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jk9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi16.369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03850665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>