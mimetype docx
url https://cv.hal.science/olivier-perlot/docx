--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -242,264 +242,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From open source to open education global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t>
+              <w:t xml:space="preserve">After work de la DRANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE du Grand Est, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019186v1</w:t>
+                <w:t xml:space="preserve">hal-04973585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From open source to open education global</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">After work de la DRANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRANE du Grand Est, Mar 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973585v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un Hub social devenu éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du laboratoire LHUMAIN de L'université Paul Valéry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire LHUMAIN de L'université Paul Valéry, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -839,341 +839,341 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les dispositifs et les postures, l’effet miroir du LMS. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.),</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôles et enjeux de l’accompagnement à la pédagogie dans le contexte des LMS. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fériel Goulamhoussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses de Mines. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrysta Pélissier, Olivier Perlot, Bertrand Mocquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, Boule à facettes technopédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2025, Design Numerique, 2385426226</w:t>
+              <w:t xml:space="preserve">, Design numérique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Design numérique, 2385426226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983520v1</w:t>
+                <w:t xml:space="preserve">hal-04983593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles et enjeux de l’accompagnement à la pédagogie dans le contexte des LMS. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fériel Goulamhoussen</w:t>
+                <w:t xml:space="preserve">Des espaces d’apprentissage entre réalité, imaginaire et fiction numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chrysta Pélissier, Olivier Perlot, Bertrand Mocquet. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, Boule à facettes technopédagogiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Design numérique, 2385426226</w:t>
+              <w:t xml:space="preserve">Imaginaires et fictions numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , A paraître, Design numérique, 2385426722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983593v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces d’apprentissage entre réalité, imaginaire et fiction numérique</w:t>
+                <w:t xml:space="preserve">Réflexions sur les dispositifs et les postures, l’effet miroir du LMS. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roelens</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presse des Mines. </w:t>
+                <w:t xml:space="preserve">Cyril Benoiton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires et fictions numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , A paraître, Design numérique, 2385426722</w:t>
+              <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, Boule à facettes technopédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Design Numerique, 2385426226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420724v1</w:t>
+                <w:t xml:space="preserve">hal-04983520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de l'ingénieur∙e pédagogique dans la stratégie numérique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1207,269 +1207,269 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+                <w:t xml:space="preserve">‘’Le LMS ne doit plus être un cimetière à PDF !’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pélissier Chrysta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904739v1</w:t>
+                <w:t xml:space="preserve">hal-04978338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘’Le LMS ne doit plus être un cimetière à PDF !’’</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pélissier Chrysta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04978338v1</w:t>
+                <w:t xml:space="preserve">hal-04904739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1656,51 +1656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un hub social et formation des étudiants en ingénierie pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.70-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1927,51 +1927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BBFCEC1"/>
+    <w:nsid w:val="AA258CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2158,51 +2158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-perlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04973585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03614976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04983520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benoiton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04983593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Goulamhoussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lissier Chrysta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jk9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi16.369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03850665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-perlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04973585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03614976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04983593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Goulamhoussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04983520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benoiton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lissier Chrysta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jk9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi16.369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03850665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>