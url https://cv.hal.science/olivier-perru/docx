--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1862,165 +1862,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un problème d’anthropologie et d’évolution : la découverte du Néanderthalien de La Chapelle-aux-Saints en 1908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01416836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Le Masson Le Golft (1749-1826). Le progrès des idées là où on ne l’attend pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (9), pp.2-1:2-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01416838v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01416836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t>
               </w:r>
@@ -3249,2354 +3249,2354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eduquer à l’esprit scientifique et au développement durable pour une société plus juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EducA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Canguilhem: a philosophy of life and a philosophical history of life science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société internationale d’Histoire et de Philosophie de la Biologie (ISHPSSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée de métamorphose au 19e siècle, un obstacle épistémologique à l’évolution biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Histoire des Sciences (SFHST), Session Société d’Histoire et d’Epistémologie des Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abbé Nicolas-Jean Boulay : une étude écologique des mousses et des ronces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la société d'histoire et d'épistémologie des sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vercelli, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching sciences during the 18th century: an education in experiment and reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOSTE XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbé Nicolas-Jean Boulay : une étude écologique des mousses et des ronces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la société d'histoire et d'épistémologie des sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vercelli, Italie</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Histoire et d'Epistémologie des Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vercelli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perru</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The platypus: an extraordinary animal for teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOSTE XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vercelli, Italy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un problème d'anthropologie et d'évolution : la découverte du Néandertalien de La Chapelle aux Saints en 1908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société d'Histoire et d'Epistémologie des Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perru</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Gaston Bachelard aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et formations dans les "éducations à"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps physique, corps animé au 19e siècle: l'abbé Bautain et Lamennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du collège des enseignants de sciences humaines et sociales en médecine et santé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’idée au concept de métamorphose : Des transformations possibles et impossibles pour comprendre le vivant et la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Braga, Portugal</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie et le vivant: de nouveaux défis à relever dans l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire K. Popper aujourd’hui, la réfutation comme formation à la démarche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et formations dans les "éducations à"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caumeil, dit Frère Héribaud-Joseph (1841-1917) et la botanique en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société française d'histoire des sciences et des techniques, Lyon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire naturelle descriptive et enracinée dans la société : l'œuvre du Frère Ogérien (1825-1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société d'Histoire et d'Epistémologie des Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre et la vie excluant le hasard : la démarche apologétique au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la SHESVIE, Lyon 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbé Guinot : Teaching Logic during the eighteenth century to increase scientific capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOSTE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French oratorian Father Joseph Lelarge de Lignac, a friend of Reaumur against Buffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHPSSB 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History of Thought and Evolutionary Science Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOSTE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbé Jacques-François Dicquemare (1733-1789), un zoologiste havrais et ses découvertes sur les anémones de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès annuel de la SHESVIE, 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis Of Electrochemical Cells Computer Animations. What Do Students Think?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Ntede Nga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessala Belinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International IOSTE 2012, Hammamet - Tunisie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunisia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie des Sciences et Education scientifique à l'aube du XVIIIe siècle : Les Entretiens sur les Sciences de Bernard Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOSTE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à bien juger et à raisonner, former des enseignants au XVIIIe siècle: les manuscrits du Frère Paschal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe Congrès international des études du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Graz, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Oxford, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisations récentes du mutualisme biologique (depuis 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la SHESVIE, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mutualisme biologique, concepts et modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième congrès de la Société française d'histoire des sciences et des techniques (SFHST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Antalya, Turkey</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des idées de Darwin en France et le problème du fixisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Perspectives sur l'évolution et la création, entre savoir et spéculation", Université catholique de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mutualisme biologique, une histoire des premiers modèles mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la SHESVIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Antalya, Turkey</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du transformisme dans les milieux catholiques à la fin du XIXè siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Amiens, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand de Quatrefages, un fixiste modéré lecteur de Darwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès annuel de la SHESVIE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vitalisme bergsonien dans L'évolution créatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Vie, Vivant, Vital : Vitalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance didactique des conceptions des enseignants tunisiens sur l’éducation à la sexualité dans une perspective citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Ntede Nga</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Abrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bessala Belinga</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International IOSTE 2012, Hammamet - Tunisie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunisia. 15 p</w:t>
+              <w:t xml:space="preserve">BioEd 2008 – Sustainable Development, Ethics and Education for the 2020s: What Challenges for Biology?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Biological Sciences (IUBS) ; Université de Bourgogne, Jun 2008, Dijon – Autun – Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisia</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistémologie et valeurs : actualiser la démarche de Bergson pour faire croître l'être humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondialisation et éducation : Vers une société de la connaissance, 15ème congrès international de Sciences de l'Education (AMSE), Université Cadi Ayyad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marakkech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...697 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la culture arabo-musulmane sur les conceptions des enseignants tunisiens à propos de l’Éducation à la Sexualité : interaction entre valeurs et connaissances scientifiques</w:t>
+                <w:t xml:space="preserve">Incidence de la culture arabo-musulmane sur les conceptions des enseignants tunisiens à propos de l’éducation à la sexualité : interaction entre valeurs et connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perru</w:t>
@@ -7493,51 +7493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335861v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51323/230304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.291.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.292.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.262.0171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-9959-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5313/2015.07.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5313/2015.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayna-Bouni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Ntede Nga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessala Belinga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Munoz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335861v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51323/230304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.291.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.292.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.262.0171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-9959-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5313/2015.07.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5313/2015.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayna-Bouni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Ntede Nga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessala Belinga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Munoz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>