--- v1 (2026-03-26)
+++ v2 (2026-05-04)
@@ -439,382 +439,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de transformation socio-écologique des territoires : quelle contribution de la socio-économie écologique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transformations des usages de l’eau pour l’agriculture en zone oasienne : quelques observations à partir du cas de la vallée de Todgha (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Melin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22331⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Regards croisés sur l'économie, n° 33 (2), pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.033.0198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164329v1</w:t>
+                <w:t xml:space="preserve">hal-04335652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey into the foundations and transformative implications of social ecological economics: An interview with Clive Spash</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamiques de transformation socio-écologique des territoires : quelle contribution de la socio-économie écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Développement durable et territoires, 14 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22652⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Socio-économie écologique et dynamiques territoriales, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192474v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations des usages de l’eau pour l’agriculture en zone oasienne : quelques observations à partir du cas de la vallée de Todgha (Maroc)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pénélope Mazari</w:t>
+                <w:t xml:space="preserve">A journey into the foundations and transformative implications of social ecological economics: An interview with Clive Spash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive L. Spash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Regards croisés sur l'économie, n° 33 (2), pp.198-207. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Développement durable et territoires, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.033.0198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335652v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations des humains à la nature dans le Parc Scarpe-Escaut. Une analyse de discours</w:t>
               </w:r>
@@ -898,334 +898,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the past to build the future governance of groundwater use in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenging the ecological economics of water: Social and political perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02508060.2021.2006948⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.107176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03546080v1</w:t>
+                <w:t xml:space="preserve">halshs-03330707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the ecological economics of water: Social and political perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from the past to build the future governance of groundwater use in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Buchs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+                <w:t xml:space="preserve">Quentin Ballin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 190, pp.107176. </w:t>
+              <w:t xml:space="preserve">Water International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (7-8), pp.1037-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02508060.2021.2006948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03330707v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03546080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can social ecological economics of water reinforce the “big tent”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169 (March), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,282 +1253,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02404315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La course aux étoiles des revues académiques : une quête de visibilité et de reconnaissance pour quel lectorat ?</w:t>
+                <w:t xml:space="preserve">Un vendredi pas comme les autres....</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099242v1</w:t>
+                <w:t xml:space="preserve">hal-02475958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'utilisation asymétrique du pouvoir dans les conflits miniers au Pérou</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La course aux étoiles des revues académiques : une quête de visibilité et de reconnaissance pour quel lectorat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569187v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un vendredi pas comme les autres....</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l'utilisation asymétrique du pouvoir dans les conflits miniers au Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, VertigO - La revue électronique en sciences de l'environnement, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475958v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From worker to peasant and then to entrepreneur? Land reform and agrarian change in the Saïss (Morocco)</w:t>
               </w:r>
@@ -2032,1648 +2032,1648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démarche intégrée d'évaluation et de représentation des services écosystémiques : perspective interdisciplinaire et enjeux en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can agricultural groundwater economies collapse? An inquiry into the pathways of four groundwater economies under threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Maillefert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena López-Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-017-1567-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740373v1</w:t>
+                <w:t xml:space="preserve">hal-01524170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), 7 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606528v1</w:t>
+                <w:t xml:space="preserve">hal-02620559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+                <w:t xml:space="preserve">Common Patrimony: A Concept to Analyze Collective Natural Resource Management. The Case of Water Management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620559v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agricultural groundwater economies collapse? An inquiry into the pathways of four groundwater economies under threat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une démarche intégrée d'évaluation et de représentation des services écosystémiques : perspective interdisciplinaire et enjeux en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524170v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Patrimony: A Concept to Analyze Collective Natural Resource Management. The Case of Water Management in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+                <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.126 - 132. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01610660v1</w:t>
+                <w:t xml:space="preserve">hal-01606528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial Peut-on faire l'économie des économistes ?</w:t>
+                <w:t xml:space="preserve">Paradise lost? The difficulties in defining and monitoring Integrated Water Resources Management indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (3), pp.201 - 202. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.58 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2016027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524341v1</w:t>
+                <w:t xml:space="preserve">halshs-01610661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectivation négociée et gestion contestée de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), 15 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les conflits environnementaux : le cas de l'eau en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69 (1), pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'économie écologique ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial Peut-on faire l'économie des économistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 69 (1), pp.8-23. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.201 - 202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/leco.069.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526294v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'économie écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.069.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630483v1</w:t>
+                <w:t xml:space="preserve">hal-01526294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradise lost? The difficulties in defining and monitoring Integrated Water Resources Management indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement durable et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610661v1</w:t>
+                <w:t xml:space="preserve">hal-02630483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics - Introduction to the Special Issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridation des règles d'accès à l'eau souterraine dans le saiss (Maroc) : entre anarchie et Léviathan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Policy and Governance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.127-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01610666v1</w:t>
+                <w:t xml:space="preserve">halshs-02002960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrangements institutionnels dans le domaine de l’écologie industrielle : l'exemple de la gestion des déchets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics - Introduction to the Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Sarran</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begum Ozkaynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.6251⟩</w:t>
+              <w:t xml:space="preserve">Environmental Policy and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.227 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eet.1683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01610663v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation des règles d'accès à l'eau souterraine dans le saiss (Maroc) : entre anarchie et Léviathan ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+                <w:t xml:space="preserve">Arrangements institutionnels dans le domaine de l’écologie industrielle : l'exemple de la gestion des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sarran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.151 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02002960v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinze ans de recherches sur l’interface entre développement durable et territoires. Un bilan réflexif</w:t>
+                <w:t xml:space="preserve">Andrew Dobson: trajectories of green political theory. Interview by Luc Semal, Mathilde Szuba and Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Villalba</w:t>
+                <w:t xml:space="preserve">Andrew Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Semal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Szuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10487⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Natures Sciences Sociétés, 22:2, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01610667v1</w:t>
+                <w:t xml:space="preserve">hal-02446651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Dobson: trajectories of green political theory. Interview by Luc Semal, Mathilde Szuba and Olivier Petit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quinze ans de recherches sur l’interface entre développement durable et territoires. Un bilan réflexif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Szuba</w:t>
+                <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Natures Sciences Sociétés, 22:2, pp.132-141. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 5, n°3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2014021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446651v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent readings of groundwater governance? Engaging exchanges between different research perspectives</w:t>
               </w:r>
@@ -3962,51 +3962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et territoires : quelques changements sans rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vol. 1, n° 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4053,51 +4053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme raisonnable et développement durable : quels apports possibles à partir de l’institutionnalisme de John R. Commons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5431,912 +5431,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la tension entre patrimonialisation et marchandisation des ressources en eau. L'apport de l'économie du patrimoine</w:t>
+                <w:t xml:space="preserve">Managing Groundwater Quantities in Europe. The Case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Patrimoine et patrimonialisation », Ministère de la Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Sustainable Groundwater Management and Conflict Resolution. A California-European Union Joint Workshop. University of California</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570509v1</w:t>
+                <w:t xml:space="preserve">hal-02574203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of cross-fertilization between socio-ecological economics and political economy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre la tension entre patrimonialisation et marchandisation des ressources en eau. L'apport de l'économie du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International AFEP-IIPPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Patrimoine et patrimonialisation », Ministère de la Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03260633v1</w:t>
+                <w:t xml:space="preserve">hal-02570509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Groundwater Quantities in Europe. The Case of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of cross-fertilization between socio-ecological economics and political economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Carnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Groundwater Management and Conflict Resolution. A California-European Union Joint Workshop. University of California</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Irvine, United States</w:t>
+              <w:t xml:space="preserve">International AFEP-IIPPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574203v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailleur, paysan puis entrepreneur ? Réforme foncière et changement agraire dans le Saïss (Maroc)</w:t>
+                <w:t xml:space="preserve">La construction d’une socio-économie écologique des ressources en eau – enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent du CIRAD et de l’INRA, Elevage et développement durable des territoires, 4ème séance sur le thème « coexistence et confrontation des modèles dans les territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Apér-EAU scientifique, Péniche Antipode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569878v1</w:t>
+                <w:t xml:space="preserve">hal-02570581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une socio-économie écologique des ressources en eau. Enjeux ontologiques, théoriques et méthodologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travailleur, paysan puis entrepreneur ? Réforme foncière et changement agraire dans le Saïss (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roman</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès de l’AFEP, Crises et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire permanent du CIRAD et de l’INRA, Elevage et développement durable des territoires, 4ème séance sur le thème « coexistence et confrontation des modèles dans les territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01890427v1</w:t>
+                <w:t xml:space="preserve">hal-02569878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des marchés de l’eau pour l’environnement ? Analyse critique des dispositifs institutionnels mis en place dans l’ouest américain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire une socio-économie écologique des ressources en eau. Enjeux ontologiques, théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « Agencements marchands et ressources en eau. Une analyse réflexive et prospective »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Toulouse, Manufacture des tabacs, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e Congrès de l’AFEP, Crises et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569405v1</w:t>
+                <w:t xml:space="preserve">halshs-01890427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une socio-économie écologique des ressources en eau – enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Des marchés de l’eau pour l’environnement ? Analyse critique des dispositifs institutionnels mis en place dans l’ouest américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apér-EAU scientifique, Péniche Antipode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études « Agencements marchands et ressources en eau. Une analyse réflexive et prospective »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Toulouse, Manufacture des tabacs, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570581v1</w:t>
+                <w:t xml:space="preserve">hal-02569405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping a social-ecological economics of water: ontological, theoretical and methodological issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+                <w:t xml:space="preserve">Itinéraire d'un collectif interdisciplinaire de recherche en sciences humaines et sociales : L'association Développement durable et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Society for Ecological Economics (ESEE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée d’études "L’interdisciplinarité au service de l’environnement", Université d'Artois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil scientifique de l'environnement Nord-Pas-de-Calais, Feb 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01890415v1</w:t>
+                <w:t xml:space="preserve">hal-02570567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel (s) territoire (s) de l’eau souterraine ? Pouvoir d’attraction et recompositions socio-spatiales sur la nappe du Saïss, Maroc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+                <w:t xml:space="preserve">Shaping a social-ecological economics of water: ontological, theoretical and methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les temps des territoires", Université Paris Ouest Nanterre La Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Society for Ecological Economics (ESEE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900719v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire d'un collectif interdisciplinaire de recherche en sciences humaines et sociales : L'association Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
+                <w:t xml:space="preserve">Quel (s) territoire (s) de l’eau souterraine ? Pouvoir d’attraction et recompositions socio-spatiales sur la nappe du Saïss, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études "L’interdisciplinarité au service de l’environnement", Université d'Artois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil scientifique de l'environnement Nord-Pas-de-Calais, Feb 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">Colloque "Les temps des territoires", Université Paris Ouest Nanterre La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570567v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'(in)action collective pour la gouvernance d'un bien/patrimoine commun : le cas des eaux souterraines</w:t>
               </w:r>
@@ -6883,77 +6883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international water regime? The case of the river Scheldt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Maganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik von Slobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie écologique: une perspective européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7498,51 +7498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begum Özkaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Policy and Governance (Wiley), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7794,51 +7794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources, patrimoine, territoires et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,251 +8338,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives – L’interdisciplinarité comme méthode de compréhension des interactions entre natures et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+                <w:t xml:space="preserve">A quelles échelles et à quels niveaux penser les fragilités de la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hubert, Bernard; Mathieu, Nicole. </w:t>
+              <w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinarités entre Natures et Sociétés – Colloque de Cerisy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologies urbaines II. Sur le terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica/Anthropos, pp.231-234, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01423443v1</w:t>
+                <w:t xml:space="preserve">halshs-02898866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quelles échelles et à quels niveaux penser les fragilités de la ville ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+                <w:t xml:space="preserve">Perspectives – L’interdisciplinarité comme méthode de compréhension des interactions entre natures et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t>
+              <w:t xml:space="preserve">Hubert, Bernard; Mathieu, Nicole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologies urbaines II. Sur le terrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interdisciplinarités entre Natures et Sociétés – Colloque de Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.386-396, 2016, EcoPolis, 9782807600188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6633-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02898866v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau : un objet économique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9128,51 +9128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinarité et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Zaccai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9223,51 +9223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théories de l’action collective. Expression du rapport entre l’individu et la collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9305,51 +9305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine commun : une autre manière d’analyser la gestion collective des ressources naturelles. Le cas de la gestion de l’eau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t>
@@ -9565,90 +9565,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir en commun pour un usage durable de l’eau agricole. Propositions pour prévenir la dégradation et la surexploitation des eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ballin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9660,287 +9660,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir la dégradation et la surexploitation des eaux souterraines. Agir dès maintenant dans le secteur agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+                <w:t xml:space="preserve">En temps de crise, prendre le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Boughedada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Carnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2020, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183734v1</w:t>
+                <w:t xml:space="preserve">hal-03332133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En temps de crise, prendre le temps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Morère</w:t>
+                <w:t xml:space="preserve">Preventing the Deterioration and Overexploitation of Groundwater. A Call for Urgent Action in the Agricultural Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.en ligne. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332133v1</w:t>
+                <w:t xml:space="preserve">hal-03183732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing the Deterioration and Overexploitation of Groundwater. A Call for Urgent Action in the Agricultural Sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Prévenir la dégradation et la surexploitation des eaux souterraines. Agir dès maintenant dans le secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183732v1</w:t>
+                <w:t xml:space="preserve">hal-03183734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10078,51 +10078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective, Ecologie industrielle et Soutenabilité (ACTEIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10318,64 +10318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2023, Développement durable et territoires, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10422,77 +10422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Economics of Water: Social and Political Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10680,90 +10680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux souterraines, un patrimoine qu'il est urgent de protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ballin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10871,51 +10871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8677D3E8"/>
+    <w:nsid w:val="6FE642E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11102,51 +11102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7987-0767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076651681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05116080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22331" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04192474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive L. Spash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Kuper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marchyllie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mor&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03546080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2021.2006948" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107176" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02099242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardina&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02475958v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.12.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02099237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Gunn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1567-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01524341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.069.0008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2016.11.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L936LQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum Ozkaynak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ring" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1683" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF4RDJQ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decouzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sarran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10487" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dobson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gerlak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Varady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin C. Haverland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2011.586552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/reco.2011.010301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.145.0007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-8947.2009.01208.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X31XGSLR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0194" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3608" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05508005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02574203v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900719v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papin-Stammose" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02734881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02734843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Hoffman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03552435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum &#214;zkaynak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6286-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569919v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Callens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05116023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/62160" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6633-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2541-l-etat-acteur-du-developpement-9782811106171.html" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ceballos-Medina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Zaccai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130712v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900724v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332133v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17562" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130751v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00386474v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04126165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22090" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo Mendieta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03023959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183730v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7987-0767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076651681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05116080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Kuper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04192474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive L. Spash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marchyllie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mor&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03546080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2021.2006948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02475958v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02099242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardina&#235;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.12.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02099237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Gunn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1567-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2016.11.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L936LQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01524341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.069.0008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum Ozkaynak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ring" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF4RDJQ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decouzon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sarran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dobson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10487" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gerlak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Varady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin C. Haverland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2011.586552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/reco.2011.010301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.145.0007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-8947.2009.01208.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X31XGSLR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0194" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3608" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05508005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02574203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papin-Stammose" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02734881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02734843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Hoffman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03552435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum &#214;zkaynak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6286-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569919v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Callens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05116023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/62160" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6633-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2541-l-etat-acteur-du-developpement-9782811106171.html" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ceballos-Medina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Zaccai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130712v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900724v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332133v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17562" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130751v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00386474v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04126165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22090" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo Mendieta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03023959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183730v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>