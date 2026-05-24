--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -573,4696 +573,4821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de transformation socio-écologique des territoires : quelle contribution de la socio-économie écologique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donner à l’économie écologique plus de place dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Méral</w:t>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tom Bauler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164329v1</w:t>
+                <w:t xml:space="preserve">hal-05610652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey into the foundations and transformative implications of social ecological economics: An interview with Clive Spash</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dynamiques de transformation socio-écologique des territoires : quelle contribution de la socio-économie écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Développement durable et territoires, 14 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22652⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Socio-économie écologique et dynamiques territoriales, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192474v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations des humains à la nature dans le Parc Scarpe-Escaut. Une analyse de discours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Morère</w:t>
+                <w:t xml:space="preserve">A journey into the foundations and transformative implications of social ecological economics: An interview with Clive Spash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive L. Spash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.243.0203⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Développement durable et territoires, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986514v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the ecological economics of water: Social and political perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+                <w:t xml:space="preserve">Les relations des humains à la nature dans le Parc Scarpe-Escaut. Une analyse de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marchyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107176⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pour, 2 (243), pp.203-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.243.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03330707v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from the past to build the future governance of groundwater use in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ballin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (7-8), pp.1037-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02508060.2021.2006948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03546080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can social ecological economics of water reinforce the “big tent”?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Challenging the ecological economics of water: Social and political perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 169 (March), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 190, pp.107176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02404315v1</w:t>
+                <w:t xml:space="preserve">halshs-03330707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un vendredi pas comme les autres....</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can social ecological economics of water reinforce the “big tent”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169 (March), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475958v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La course aux étoiles des revues académiques : une quête de visibilité et de reconnaissance pour quel lectorat ?</w:t>
+                <w:t xml:space="preserve">Un vendredi pas comme les autres....</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099242v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'utilisation asymétrique du pouvoir dans les conflits miniers au Pérou</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La course aux étoiles des revues académiques : une quête de visibilité et de reconnaissance pour quel lectorat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.25835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569187v1</w:t>
+                <w:t xml:space="preserve">hal-02099242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From worker to peasant and then to entrepreneur? Land reform and agrarian change in the Saïss (Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l'utilisation asymétrique du pouvoir dans les conflits miniers au Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 105, pp.119 - 131. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, VertigO - La revue électronique en sciences de l'environnement, 19 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2017.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740371v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle géographie de l’enseignement supérieur et de la recherche : rapprochements, concentrations, tensions… et opportunités ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’interdisciplinarité au service de l’environnement (Journée d’études, université d’Artois, Arras, 3 février 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Coget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 (3), pp.255-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018049⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Natures Sciences Sociétés, 26 (1), pp.92-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002799v1</w:t>
+                <w:t xml:space="preserve">hal-02611207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité au service de l’environnement (Journée d’études, université d’Artois, Arras, 3 février 2017)</w:t>
+                <w:t xml:space="preserve">From worker to peasant and then to entrepreneur? Land reform and agrarian change in the Saïss (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018026⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp.119 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2017.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611207v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du basculement des modes d’extraction des eaux souterraines dans le Saïss (Maroc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+                <w:t xml:space="preserve">Une nouvelle géographie de l’enseignement supérieur et de la recherche : rapprochements, concentrations, tensions… et opportunités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les temps des territoires, 9 (2), </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.255-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01823242v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’une socioéconomie écologique. Lecture croisée de trois ouvrages récents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du basculement des modes d’extraction des eaux souterraines dans le Saïss (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2019002⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les temps des territoires, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099237v1</w:t>
+                <w:t xml:space="preserve">halshs-01823242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agricultural groundwater economies collapse? An inquiry into the pathways of four groundwater economies under threat</w:t>
+                <w:t xml:space="preserve">L’émergence d’une socioéconomie écologique. Lecture croisée de trois ouvrages récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-017-1567-3⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.463-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524170v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Patrimony: A Concept to Analyze Collective Natural Resource Management. The Case of Water Management in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can agricultural groundwater economies collapse? An inquiry into the pathways of four groundwater economies under threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena López-Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.028⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-017-1567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610660v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démarche intégrée d'évaluation et de représentation des services écosystémiques : perspective interdisciplinaire et enjeux en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+                <w:t xml:space="preserve">Common Patrimony: A Concept to Analyze Collective Natural Resource Management. The Case of Water Management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740373v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+                <w:t xml:space="preserve">Vers une démarche intégrée d'évaluation et de représentation des services écosystémiques : perspective interdisciplinaire et enjeux en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606528v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradise lost? The difficulties in defining and monitoring Integrated Water Resources Management indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2016.11.006⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610661v1</w:t>
+                <w:t xml:space="preserve">hal-01606528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectivation négociée et gestion contestée de l’environnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paradise lost? The difficulties in defining and monitoring Integrated Water Resources Management indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.58 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2016.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437013v1</w:t>
+                <w:t xml:space="preserve">halshs-01610661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les conflits environnementaux : le cas de l'eau en Espagne</w:t>
+                <w:t xml:space="preserve">Éditorial Peut-on faire l'économie des économistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.201 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002798v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial Peut-on faire l'économie des économistes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objectivation négociée et gestion contestée de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2016027⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524341v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'économie écologique ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les conflits environnementaux : le cas de l'eau en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 69 (1), pp.8-23. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526294v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'économie écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.069.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630483v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation des règles d'accès à l'eau souterraine dans le saiss (Maroc) : entre anarchie et Léviathan ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+                <w:t xml:space="preserve">Développement durable et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 196, pp.127-150</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02002960v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics - Introduction to the Special Issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridation des règles d'accès à l'eau souterraine dans le saiss (Maroc) : entre anarchie et Léviathan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Policy and Governance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.127-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eet.1683⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610666v1</w:t>
+                <w:t xml:space="preserve">halshs-02002960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrangements institutionnels dans le domaine de l’écologie industrielle : l'exemple de la gestion des déchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics - Introduction to the Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begum Ozkaynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Decouzon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Sarran</w:t>
+                <w:t xml:space="preserve">Irene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Policy and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.227 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eet.1683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.6251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610663v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Dobson: trajectories of green political theory. Interview by Luc Semal, Mathilde Szuba and Olivier Petit</w:t>
+                <w:t xml:space="preserve">Arrangements institutionnels dans le domaine de l’écologie industrielle : l'exemple de la gestion des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Dobson</w:t>
+                <w:t xml:space="preserve">Cyril Decouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Semal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+                <w:t xml:space="preserve">Alice Sarran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2014021⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.151 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446651v1</w:t>
+                <w:t xml:space="preserve">halshs-01610663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinze ans de recherches sur l’interface entre développement durable et territoires. Un bilan réflexif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Andrew Dobson: trajectories of green political theory. Interview by Luc Semal, Mathilde Szuba and Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Villalba</w:t>
+                <w:t xml:space="preserve">Luc Semal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Szuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10487⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Natures Sciences Sociétés, 22:2, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610667v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent readings of groundwater governance? Engaging exchanges between different research perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faysse</w:t>
+                <w:t xml:space="preserve">Quinze ans de recherches sur l’interface entre développement durable et territoires. Un bilan réflexif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 5, n°3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002806v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosolidarity and beyond: can ethics and equity find a place in today's water resource management?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert G. Varady</w:t>
+                <w:t xml:space="preserve">Convergent readings of groundwater governance? Engaging exchanges between different research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arin C. Haverland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.106-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610674v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and natural resources governance: Rethinking public-private relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrosolidarity and beyond: can ethics and equity find a place in today's water resource management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gerlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Maganda</w:t>
+                <w:t xml:space="preserve">Robert G. Varady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arin C. Haverland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regions and Cohesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3167/reco.2011.010301⟩</w:t>
+              <w:t xml:space="preserve">Water International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.251 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508060.2011.586552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610672v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires : quelques changements sans rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and natural resources governance: Rethinking public-private relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Maganda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regions and Cohesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/reco.2011.010301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03081591v1</w:t>
+                <w:t xml:space="preserve">halshs-01610672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisme raisonnable et développement durable : quels apports possibles à partir de l’institutionnalisme de John R. Commons ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement durable et territoires : quelques changements sans rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol. 1, n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130315v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de gestion des eaux souterraines en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitalisme raisonnable et développement durable : quels apports possibles à partir de l’institutionnalisme de John R. Commons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 309, pp.50-64</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, http://interventionseconomiques.revues.org/1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00416680v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La mise en patrimoine de l'eau : quelques liens utiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compte rendu d’atelier scientifique : Water: spatial dynamics, competitive claims and governance. Reducing stress on the resource in urban, peri-urban and rural areas (Pondichéry, Inde, 30 novembre - 1er décembre 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.145.0007⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nature Sciences et Sociétés, 17 (4), pp.424--426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2009052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00416679v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01694875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d’atelier scientifique : Water: spatial dynamics, competitive claims and governance. Reducing stress on the resource in urban, peri-urban and rural areas (Pondichéry, Inde, 30 novembre - 1er décembre 2007)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. La mise en patrimoine de l'eau : quelques liens utiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2009052⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.145.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01694875v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au débat national sur l'environnement et le développement durable : synthèse des travaux du Conseil économique et social</w:t>
+                <w:t xml:space="preserve">La politique de gestion des eaux souterraines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 309, pp.50-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569363v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Water Resources Management: From general principles to its implementation by the state. The case of Burkina Faso</w:t>
+                <w:t xml:space="preserve">Contribution au débat national sur l'environnement et le développement durable : synthèse des travaux du Conseil économique et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resources Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Natures Sciences Sociétés, 17 (3), pp.296-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2009046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1477-8947.2009.01208.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01610678v1</w:t>
+                <w:t xml:space="preserve">hal-02569363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance de l'eau comme patrimoine commun : quels enjeux pour l'analyse économique ?</w:t>
+                <w:t xml:space="preserve">Integrated Water Resources Management: From general principles to its implementation by the state. The case of Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Romagny</w:t>
+                <w:t xml:space="preserve">Catherine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Resources Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.49 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1477-8947.2009.01208.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00416682v1</w:t>
+                <w:t xml:space="preserve">halshs-01610678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard rétrospectif sur l'évolution de la gouvernance de l'irrigation en Beauce (1993-2008)</w:t>
+                <w:t xml:space="preserve">La reconnaissance de l'eau comme patrimoine commun : quels enjeux pour l'analyse économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145, pp.29-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00416674v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Water Resources Management : From General Principles to its Implementation by the State. The case of Burkina Faso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un regard rétrospectif sur l'évolution de la gouvernance de l'irrigation en Beauce (1993-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resources Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1477-8947.2009.01208.x⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (3), pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2009.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00844559v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre eau douce et eau marine : étude des risques potentiels et modalités de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Longuépée</w:t>
+                <w:t xml:space="preserve">Integrated Water Resources Management : From General Principles to its Implementation by the State. The case of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Resources Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1477-8947.2009.01208.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00416681v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00844559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des ressources en eau dans les pays en développement : enjeux nationaux et globaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Makkaoui</w:t>
+                <w:t xml:space="preserve">Les interactions entre eau douce et eau marine : étude des risques potentiels et modalités de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2007/1, pp.14-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387213v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surexploitation des eaux souterraines : enjeux et gouvernance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance des ressources en eau dans les pays en développement : enjeux nationaux et globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bied-Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Makkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss:2004020⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006/3 (135), pp.39-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.135.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387211v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle économie des ressources et les marches de l'eau : une perspective idéologique ?</w:t>
+                <w:t xml:space="preserve">La surexploitation des eaux souterraines : enjeux et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.3608⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (2), pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss:2004020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740389v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nouvelle économie des ressources et les marches de l'eau : une perspective idéologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Volume 5 Numéro 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.3608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouveaux mécanismes de concertation appliqués aux ressources en eau : principes méthodologiques et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 11 (4), pp.434-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5272,1156 +5397,1156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations to sustainability and transformative research approaches: two issues at the heart of ecological socioeconomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Looking for (the) Just Judges – Promoting Sustainable and Inclusive Well-Being in Turbulent Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Ecological Economics, University of Ghent, Jun 2026, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’espace marionnettique comme microcosme des enjeux de patrimonialisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Métamorphoses du patrimoine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Anne-Gaëlle Weber (Textes et Cultures, Université d’Artois), Philippe Nivet (CHSSC, UPJV) et Jean-Louis Podvin (HLLI, ULCO) de l’Alliance A2U, May 2023, Château d’Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Groundwater Quantities in Europe. The Case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Groundwater Management and Conflict Resolution. A California-European Union Joint Workshop. University of California</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la tension entre patrimonialisation et marchandisation des ressources en eau. L'apport de l'économie du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Patrimoine et patrimonialisation », Ministère de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of cross-fertilization between socio-ecological economics and political economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Carnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International AFEP-IIPPE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03260633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une socio-économie écologique des ressources en eau – enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apér-EAU scientifique, Péniche Antipode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleur, paysan puis entrepreneur ? Réforme foncière et changement agraire dans le Saïss (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire permanent du CIRAD et de l’INRA, Elevage et développement durable des territoires, 4ème séance sur le thème « coexistence et confrontation des modèles dans les territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une socio-économie écologique des ressources en eau. Enjeux ontologiques, théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l’AFEP, Crises et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marchés de l’eau pour l’environnement ? Analyse critique des dispositifs institutionnels mis en place dans l’ouest américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Agencements marchands et ressources en eau. Une analyse réflexive et prospective »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Toulouse, Manufacture des tabacs, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d'un collectif interdisciplinaire de recherche en sciences humaines et sociales : L'association Développement durable et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Melin Crapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "L’interdisciplinarité au service de l’environnement", Université d'Artois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil scientifique de l'environnement Nord-Pas-de-Calais, Feb 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping a social-ecological economics of water: ontological, theoretical and methodological issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the European Society for Ecological Economics (ESEE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel (s) territoire (s) de l’eau souterraine ? Pouvoir d’attraction et recompositions socio-spatiales sur la nappe du Saïss, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhoda Fofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les temps des territoires", Université Paris Ouest Nanterre La Défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'(in)action collective pour la gouvernance d'un bien/patrimoine commun : le cas des eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Action collective et communs », LEREPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEREPS, Apr 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When economists and ecologists meet on Ecological Economics: two science paths around two interdisciplinary concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6437,724 +6562,724 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th biennal Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leeds, Jun 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worker, Peasant or Entrepreneur? Analysis of the Entrepreneurial Logics and Practices of Family Farmers in Agrarian Reform Cooperatives in the Saiss (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Papin-Stammose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovate to improve Irrigation performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Irrigation and Drainage, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical perspective on water markets. Market versus Common pool resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ‘Water markets scenarios for Europe: a response to water scarcity and drought?’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalons pour une analyse des politiques de gestion intégrée des ressources en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ‘Gestion intégrée de l’eau par bassin et fragmentation institutionnelle’, Université de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour une gestion des ressources naturelles en patrimoine commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion en bien commun en France: pourquoi fonctionne-t-elle si mal ?’, Séminaire en l’honneur de Bernard Barraqué, ENGREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions territoriales du développement durable. Une application au domaine de l'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Recherches didactiques pour l'éducation et la formation au développement durable", Ecole Normale Supérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international water regime? The case of the river Scheldt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Maganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik von Slobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse critique de la gouvernance des ressources en commun selon l’école de Bloomington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SH-EAU, UMR G-EAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer la coopération sur les cours d'eau internationaux: l'intérêt des services écosystémiques transfrontaliers comme instrument politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lopez-Hoffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire REEDS, Université de Versailles-Saint-Quentin-en-Yvelines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7164,935 +7289,935 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782271152220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie écologique: une perspective européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, pp.384, 2022, 9782807315761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à la terre et accès à l’eau : un cadre d’analyse pour étudier les agricultures irriguées des pays du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pole Foncier, 24, 26 p., 2022, Les Cahiers du Pôle Foncier, 979-10-92582-73-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Economics and Institutional Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begum Özkaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Policy and Governance (Wiley), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Natural Resource Governance / La gouvernance des ressources naturelles stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Maganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, pp.241, 2012, 978-3-0352-6286-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6286-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque environnemental et action collective. Application aux risques industriels et d’érosion côtière dans le Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier collection Tec &amp; Doc, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque environnemental et action collective, application aux risques industriels et d’érosion côtière dans le Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 144 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03631094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources, patrimoine, territoires et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, pp.281, 2010, 978-3-0352-6037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement : discours et pratiques interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois Presses Université, pp.292, 2008, 978-2-84832-084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophes et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME Éditions, pp.213, 2008, Proximités sociologie, 978-2-930481-21-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8102,365 +8227,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace marionnettique comme microcosme des enjeux de patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Podvin, Jean-Louis; Weber, Anne-Gaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Verlag, pp.131-146, 2025, 978-3844093476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre réglementaire, les acteurs et les instruments de la gestion intégrée des ressources en eau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leenhardt, Delphine; Voltz, Marc; Barreteau, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.37-52, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes, enjeux et mise en œuvre de l’action collective pour la gouvernance des ressources naturelles et de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie et gestion de l’environnement et des ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable et Université Senghor, pp.41-55, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quelles échelles et à quels niveaux penser les fragilités de la ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologies urbaines II. Sur le terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica/Anthropos, pp.231-234, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02898866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives – L’interdisciplinarité comme méthode de compréhension des interactions entre natures et sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8470,886 +8595,886 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert, Bernard; Mathieu, Nicole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinarités entre Natures et Sociétés – Colloque de Cerisy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.386-396, 2016, EcoPolis, 9782807600188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau : un objet économique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Euzen Catherine Jeandel et Rémy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08829-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de référence international et rôle des États dans la gestion intégrée des ressources en eau : le cas du Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baron</w:t>
+                <w:t xml:space="preserve">Strategic Natural Resource Governance: Contemporary Environmental Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Maganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Leloup, Fabienne; Brot, Jean; Gérardin, Hubert. </w:t>
+              <w:t xml:space="preserve">Maganda, Carmen; Petit, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État, acteur du développement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.267-286, 2012, 9782811106171</w:t>
+              <w:t xml:space="preserve">Strategic Natural Resource Governance : Contemporary Environmental Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569196v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Natural Resource Governance: Contemporary Environmental Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Maganda</w:t>
+                <w:t xml:space="preserve">Cadre de référence international et rôle des États dans la gestion intégrée des ressources en eau : le cas du Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maganda, Carmen; Petit, Olivier. </w:t>
+              <w:t xml:space="preserve">Leloup, Fabienne; Brot, Jean; Gérardin, Hubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Natural Resource Governance : Contemporary Environmental Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2012</w:t>
+              <w:t xml:space="preserve">L’État, acteur du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-286, 2012, 9782811106171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570559v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting Rights and Interests in Indigenous Territories. The Limits of Exploitation and Conservation of Natural Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Ceballos-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic Natural Resource Governance : Contemporary Environmental Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2012, 978-9052018997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le courant des « Common-Pool Resources » : un bilan critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dahou, Tarik; Elloumi, Mohamed; Molle, François; Gassab, Maher; Romagny, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs, Sociétés et Nature au Sud de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions INRAT/IRD/Karthala, pp.29-51, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les théories de l’action collective. Expression du rapport entre l’individu et la collectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t>
+              <w:t xml:space="preserve">Risque environnemental et action collective, application aux risques industriels et d’érosion côtière dans le Pas de Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592154v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarité et développement durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Villalba</w:t>
+                <w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Zaccai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.37-48, 2010</w:t>
+              <w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570552v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories de l’action collective. Expression du rapport entre l’individu et la collectivité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinarité et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Zaccai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque environnemental et action collective, application aux risques industriels et d’érosion côtière dans le Pas de Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, 2010</w:t>
+              <w:t xml:space="preserve">Développement durable et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.37-48, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130712v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine commun : une autre manière d’analyser la gestion collective des ressources naturelles. Le cas de la gestion de l’eau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9368,180 +9493,180 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maillefert, Muriel; Petit, Olivier; Rousseau, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources, patrimoine, territoires et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.205-218, 2010, EcoPolis, 978-3-0352-6037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00490672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9551,390 +9676,390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir en commun pour un usage durable de l’eau agricole. Propositions pour prévenir la dégradation et la surexploitation des eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ballin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En temps de crise, prendre le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Boughedada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Carnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.en ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.17562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing the Deterioration and Overexploitation of Groundwater. A Call for Urgent Action in the Agricultural Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir la dégradation et la surexploitation des eaux souterraines. Agir dès maintenant dans le secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9944,104 +10069,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent readings of groundwater governance? Engaging exchanges between different research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00872495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10051,121 +10176,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective, Ecologie industrielle et Soutenabilité (ACTEIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10175,100 +10300,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coordination des actions individuelles aux formes de l'action collective: une exploration des modes de gouvernance des eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Versailles-Saint Quentin en Yvelines, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00386474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10278,372 +10403,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier - Socio-économie écologique et dynamiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2023, Développement durable et territoires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.22090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Economics of Water: Social and Political Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services and Institutional Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10653,157 +10778,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux souterraines, un patrimoine qu'il est urgent de protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bouarfa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Ballin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10871,51 +10996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FE642E8"/>
+    <w:nsid w:val="A1EE26CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11102,51 +11227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7987-0767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076651681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05116080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Kuper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04192474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive L. Spash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marchyllie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mor&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03546080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2021.2006948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02475958v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02099242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardina&#235;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.12.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02099237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Gunn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1567-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2016.11.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L936LQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01524341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.069.0008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum Ozkaynak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ring" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF4RDJQ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decouzon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sarran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dobson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10487" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gerlak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Varady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin C. Haverland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2011.586552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/reco.2011.010301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.145.0007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-8947.2009.01208.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X31XGSLR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0194" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3608" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05508005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02574203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papin-Stammose" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02734881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02734843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Hoffman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03552435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum &#214;zkaynak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6286-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569919v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Callens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05116023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/62160" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6633-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2541-l-etat-acteur-du-developpement-9782811106171.html" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ceballos-Medina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Zaccai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130712v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900724v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332133v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17562" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130751v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00386474v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04126165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22090" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo Mendieta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03023959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183730v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7987-0767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076651681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05116080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Kuper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04192474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive L. Spash" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marchyllie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mor&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03546080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2021.2006948" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107176" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02475958v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02099242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardina&#235;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.12.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02099237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Gunn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1567-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2016.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L936LQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01524341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.069.0008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum Ozkaynak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ring" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1683" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF4RDJQ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decouzon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sarran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6251" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dobson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10487" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gerlak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Varady" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin C. Haverland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2011.586552" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/reco.2011.010301" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8579" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.145.0007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-8947.2009.01208.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X31XGSLR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416682v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3608" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05508005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02574203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569176v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papin-Stammose" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573038v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02734881v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611178v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02734843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634905v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Hoffman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03552435v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986503v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum &#214;zkaynak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570106v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6286-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536837v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Callens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05116023v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/62160" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6633-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2541-l-etat-acteur-du-developpement-9782811106171.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ceballos-Medina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573066v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130712v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570552v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Zaccai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900724v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332133v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17562" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183734v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872495v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00386474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04126165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22090" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570529v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo Mendieta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03023959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183730v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>