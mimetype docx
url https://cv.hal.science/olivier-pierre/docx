--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1289,295 +1289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Nuclear Volume Measurements to Comprehend the Cell Cycle in Root-Knot Nematode-Induced Giant Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Dijair Antonino de Souza Junior</w:t>
+                <w:t xml:space="preserve">Integrated roles of BclA and DD-carboxypeptidase 1 in Bradyrhizobium differentiation within NCR-producing and NCR-lacking root nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Guefrachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00961⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.9063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08830-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548685v1</w:t>
+                <w:t xml:space="preserve">hal-02187766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated roles of BclA and DD-carboxypeptidase 1 in Bradyrhizobium differentiation within NCR-producing and NCR-lacking root nodules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Lamouche</w:t>
+                <w:t xml:space="preserve">Application of Nuclear Volume Measurements to Comprehend the Cell Cycle in Root-Knot Nematode-Induced Giant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Dijair Antonino de Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta R. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria F. Grossi-De-Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.9063. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08830-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187766v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Cell Flow Cytometry Assay for Peptide Uptake by Bacteria</w:t>
               </w:r>
@@ -1825,441 +1825,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradyrhizobium BclA Is a Peptide Transporter Required for Bacterial Differentiation in Symbiosis with Aeschynomene Legumes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent Evolution of Endosymbiont Differentiation in Dalbergioid and Inverted Repeat-Lacking Clade Legumes Mediated by Nodule-Specific Cysteine-Rich Peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Czernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cartieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Guefrachi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/mpmi-04-15-0094-r⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (2), pp.1254-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433036v1</w:t>
+                <w:t xml:space="preserve">hal-01430710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent Evolution of Endosymbiont Differentiation in Dalbergioid and Inverted Repeat-Lacking Clade Legumes Mediated by Nodule-Specific Cysteine-Rich Peptides.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamel Gully</w:t>
+                <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Cartieaux</w:t>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Guefrachi</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00584⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430710v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Bradyrhizobium BclA Is a Peptide Transporter Required for Bacterial Differentiation in Symbiosis with Aeschynomene Legumes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Guefrachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Tatiana Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Alunni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.12.019⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.1155-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-04-15-0094-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630314v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinorhizobium fredii HH103 bacteroids are not terminally differentiated and show altered O-antigen in nodules of the Inverted Repeat-Lacking Clade legume Glycyrrhiza uralensis.</w:t>
               </w:r>
@@ -2443,51 +2443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 202 (3), pp.849-863. </w:t>
@@ -2672,51 +2672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peribacteroid space acidification: a marker of mature bacteroid functioning in Medicago truncatula nodules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,51 +3482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504036v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tleiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Osman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98716.3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pacoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cazareth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.03.030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01237-20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Msehli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemauf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Guefrachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00191-19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dijair Antonino de Souza Junior" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Coelho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Grossi-De-Sa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00961" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08830-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Benincasa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Runti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alunni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-15-0094-r" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00584" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Crespo-Rivas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny C Mok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Villa&#233;cija-Aguilar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Acosta-Jurado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0XQNVS8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12717" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kazmierczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04282.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas F. Haag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baloban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kerscher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00880229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504036v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tleiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Osman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98716.3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pacoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cazareth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.03.030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01237-20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Msehli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemauf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Guefrachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00191-19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08830-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dijair Antonino de Souza Junior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Grossi-De-Sa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Benincasa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Runti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00584" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alunni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-15-0094-r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Crespo-Rivas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny C Mok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Villa&#233;cija-Aguilar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Acosta-Jurado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0XQNVS8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12717" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kazmierczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04282.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas F. Haag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baloban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kerscher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00880229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>