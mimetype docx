--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -1679,302 +1679,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the DNA/ethidium bromide interactions on mica surface by atomic force microscope: Influence of the surface friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the effect of a charged surface on the interaction of bleomycin with DNA using an atomic force microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piétrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piétrement</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Landousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Zozime</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 77 (1), pp.53-62. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.20185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-004-0443-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065303v1</w:t>
+                <w:t xml:space="preserve">hal-03065310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the effect of a charged surface on the interaction of bleomycin with DNA using an atomic force microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the DNA/ethidium bromide interactions on mica surface by atomic force microscope: Influence of the surface friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piétrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Zozime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (3), pp.200-207. </w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 77 (1), pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-004-0443-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bip.20185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065310v1</w:t>
+                <w:t xml:space="preserve">hal-03065303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Binding of DNA on NiCl 2 -Treated Mica by Varying the Ionic Strength</w:t>
               </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piétrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,51 +2132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piétrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Landousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,51 +2644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14A282EC"/>
+    <w:nsid w:val="6C2C1135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2875,51 +2875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pietrement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw149" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01709773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/css201414197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Amram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100758108/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02293295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902727b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ling Chung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goux-Capes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escud&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810679g" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81198E69EC0D9BF96E8A49AA720AE1ED848B1475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Justome" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mirambeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700856u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.07.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060293u" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J75046G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zozime" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20185" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH8PPHVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Govern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pietrement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw149" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01709773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/css201414197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Amram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100758108/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02293295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902727b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ling Chung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goux-Capes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escud&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810679g" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81198E69EC0D9BF96E8A49AA720AE1ED848B1475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Justome" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mirambeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700856u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.07.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060293u" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J75046G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zozime" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH8PPHVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Govern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>