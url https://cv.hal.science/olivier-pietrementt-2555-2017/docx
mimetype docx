--- v0 (2026-03-24)
+++ v1 (2026-05-12)
@@ -372,295 +372,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of the Candida albicans mitochondrial DNA maintenance factor Gcf1p reveals a dynamic DNA-bridging mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Increased Sonication-Induced Dispersion of Sepiolite on Its Interaction with Biological Macromolecules and Toxicity/Proliferation in Human Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adame Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piétrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dardillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Tarrés-Solé</w:t>
+                <w:t xml:space="preserve">Ayesha Jayantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Battistini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Belén Martínez-García</w:t>
+                <w:t xml:space="preserve">Manuel Lores Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad397⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.1026-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c06391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120278v1</w:t>
+                <w:t xml:space="preserve">hal-04256430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Increased Sonication-Induced Dispersion of Sepiolite on Its Interaction with Biological Macromolecules and Toxicity/Proliferation in Human Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Adame Brooks</w:t>
+                <w:t xml:space="preserve">Structural analysis of the Candida albicans mitochondrial DNA maintenance factor Gcf1p reveals a dynamic DNA-bridging mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Tarrés-Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Gerhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piétrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Lores Guevara</w:t>
+                <w:t xml:space="preserve">Belén Martínez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (1), pp.1026-1036. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c06391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256430v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell polygalacturonate magnetic iron oxide nanoparticles: Synthesis, characterization, and functionalities</w:t>
               </w:r>
@@ -1544,1379 +1544,1379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of tau in the spatial organization of axonal microtubules: keeping parallel microtubules evenly distributed despite macromolecular crowding</w:t>
+                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities OPEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Méphon-Gaspard</w:t>
+                <w:t xml:space="preserve">Nathalie Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Boca</w:t>
+                <w:t xml:space="preserve">Nadia Elkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
+                <w:t xml:space="preserve">Enzo Bresteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Burgo</w:t>
+                <w:t xml:space="preserve">Mehdi Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-016-2216-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183396v1</w:t>
+                <w:t xml:space="preserve">hal-02376384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical interactions between DNA and sepiolite nanofibers, and potential application for DNA transfer into mammalian cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidel Antonio Castro-Smirnov</w:t>
+                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Ayache</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.36341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36341⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065105v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities OPEN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of tau in the spatial organization of axonal microtubules: keeping parallel microtubules evenly distributed despite macromolecular crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Méphon-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Boca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ly</w:t>
+                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Elkhatib</w:t>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Bresteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khaled</w:t>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (19), pp.3745-3760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-016-2216-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376384v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enzo Bresteau</w:t>
+                <w:t xml:space="preserve">Physical interactions between DNA and sepiolite nanofibers, and potential application for DNA transfer into mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Antonio Castro-Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khaled</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 6, pp.36341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03065142v1</w:t>
+                <w:t xml:space="preserve">hal-03065105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a multibranched porphyrin–oligonucleotide scaffold for the construction of DNA-based nano-architectures</w:t>
+                <w:t xml:space="preserve">Auto-assembly as a new regulatory mechanism of noncoding RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">Florent Busi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Chatelain</w:t>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Jacques Lederout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00202d⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.952-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.8.6.7905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065164v1</w:t>
+                <w:t xml:space="preserve">hal-03065238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free mRNA in excess upon polysome dissociation is a scaffold for protein multimerization to form stress granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+                <w:t xml:space="preserve">Ting-Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (13), pp.8678-8691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gku582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-assembly as a new regulatory mechanism of noncoding RNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auto-assembly of E. coli DsrA small noncoding RNA: Molecular characteristics and functional consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geinguenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Busi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietrement</w:t>
+                <w:t xml:space="preserve">Jacques Le Derout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.8.6.7905⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.434-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/rna.6.4.8949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065238v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-assembly of E. coli DsrA small noncoding RNA: Molecular characteristics and functional consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+                <w:t xml:space="preserve">Synthesis of a multibranched porphyrin–oligonucleotide scaffold for the construction of DNA-based nano-architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Geinguenaud</w:t>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lacoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Busi</w:t>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Derout</w:t>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (4), pp.434-445. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (17), pp.2778-2783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/rna.6.4.8949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00202d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065230v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Assembly of Tetramolecular G-Quadruplexes</w:t>
+                <w:t xml:space="preserve">Effect of Rap1 binding on DNA distortion and potassium permanganate hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliya Yatsunyk</w:t>
+                <w:t xml:space="preserve">Yann-Vaï Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Matot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phong Lan Thao Tran</w:t>
+                <w:t xml:space="preserve">M.J. Giraud-Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Renčiuk</w:t>
+                <w:t xml:space="preserve">Sylvaine Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (7), pp.5701-5710. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (3), pp.409-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/NN402321G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0907444912049311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02619238v1</w:t>
+                <w:t xml:space="preserve">hal-03013765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Rap1 binding on DNA distortion and potassium permanganate hypersensitivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided Assembly of Tetramolecular G-Quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Matot</w:t>
+                <w:t xml:space="preserve">Liliya Yatsunyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Giraud-Panis</w:t>
+                <w:t xml:space="preserve">Delphine Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Gasparini</w:t>
+                <w:t xml:space="preserve">Phong Lan Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Renčiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444912049311⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (7), pp.5701-5710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/NN402321G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03013765v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02619238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-Independent Cooperative Binding of Yeast Isw1a to Bare and Nucleosomal DNA</w:t>
               </w:r>
@@ -2954,51 +2954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangyuan Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijender Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e31845. </w:t>
@@ -3240,51 +3240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arluison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-327, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3707,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adame Brooks" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dardillac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Castro Smirnov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S488353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bikker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battistini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gerhold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Jayantha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lores Guevara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Maryjose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23637-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ragu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00165-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Antonio Castro-Smirnov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201700078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kladova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bazlekowa-Karaban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2018.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05839-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36341" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bresteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaled" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35624" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00202d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Bounedjah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Busi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lederout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.6.7905" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geinguenaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Derout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.6.4.8949" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02619238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Yatsunyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Albrecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Lan Thao Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ren&#269;iuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/NN402321G" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Matot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912049311" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1715D70L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Praly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Ding" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijender Singh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031845" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arluison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0278-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Moreira Tavares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8556-2_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01802584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adame Brooks" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dardillac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Castro Smirnov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S488353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bikker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Jayantha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lores Guevara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battistini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gerhold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad397" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Maryjose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23637-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ragu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00165-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Antonio Castro-Smirnov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201700078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kladova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bazlekowa-Karaban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2018.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05839-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bresteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaled" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Busi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lederout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.6.7905" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Bounedjah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku582" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geinguenaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Derout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.6.4.8949" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00202d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Matot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912049311" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1715D70L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02619238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Yatsunyk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Albrecht" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Lan Thao Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ren&#269;iuk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/NN402321G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Praly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Ding" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijender Singh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031845" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arluison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0278-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Moreira Tavares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8556-2_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01802584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>