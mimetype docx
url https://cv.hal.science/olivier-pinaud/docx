--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,4399 +66,4399 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On multipolar magnetic anomaly detection: multipolar signal subspaces, an analytical orthonormal basis, multipolar truncation and detection performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chenevas-Paule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J J Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13634-025-01267-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of an Arbitrary-Surface Harmonic Magnetic Model from Close Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-L. Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.7000304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2024.3510643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended Spherical Harmonic Expansion Using Multipolar Bases Of Equivalent Magnetic Sources On Arbitrary Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (6), pp.1239-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-03-2024-0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3255979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory studies of ship hull’s material degradation scenarios to optimize a cathodic protection modelling software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-023-00341-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Flux-based Inverse Integral Formulation for Steel Shell Magnetization Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chavin-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cavallera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.168275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic field exposure assessment in electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vassilev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Wehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meinhard Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (1), pp.35--43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/temc.2014.2359687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian Approach for Spherical Harmonic Expansion Identification: Application to Magnetostatic Field Created by a Power Circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (6), pp.1501-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2458353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forward model computation of magnetostatic fields inside electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vassilev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IEEE Transactions on Magnetics, 50 (2), pp.7024404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forward Model Computation of Quasi-static Magnetic Fields inside Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vassilev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on multipole modelling for magnetic anomaly detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARELEC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On physics-constrained magnetic anomaly detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2025 - 2025 IEEE Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2025, Edinburgh, United Kingdom. pp.291-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies magnétiques sous contraintes physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of high pressure tank permanent magnetization variation under strong mechanical stresses in low magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Hamel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cavallera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Chavin-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARELEC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of multipolar equivalent surface source model error for near field identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARELEC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Southamptom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an analytical orthonormal multipolar basis for magnetic anomaly detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2567-2571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an arbitrary-surface harmonic magnetic model from close measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2024 - 21st Biennial Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Jeju, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEFC61729.2024.10585698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency numerical dosimetry of electric field by using multipolar sources defined on an arbitrary surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mixed methods to identify the hull corrosion state from electric field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2023 - 24th International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">MARELEC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114223v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipolar bases of equivalent magnetic sources on arbitrary surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Low frequency numerical dosimetry of electric field by using multipolar sources defined on an arbitrary surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2023 - 24th International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115478v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the BEM modelling of an ICCP simplified mock-up with experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Nale</w:t>
+                <w:t xml:space="preserve">Multipolar bases of equivalent magnetic sources on arbitrary surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-L. Rouve</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marelec 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Southampton (U.K.), United Kingdom</w:t>
+              <w:t xml:space="preserve">Compumag 2023 - 24th International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094430v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of multipolar equivalent magnetic sources located on any arbitrary surface enclosing a ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARELEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed methods to identify the hull corrosion state from electric field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the BEM modelling of an ICCP simplified mock-up with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-L. Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARELEC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Marelec 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086509v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de corrosion et protection contre la corrosion pour la minimisation de la signature électrique des bâtiments de la marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Minola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Protection Cathodique et Revêtements Associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with a Coupled BEM-Electrical Circuit Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with a Coupled BEM-Electrical Circuit Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori Bayesian Information for Inverse Resolution of Integral Formulation applied to Thin Regions Magnetization Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Chavin-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cavallera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Electric Multipolar Sources in Presence of Different Conducting Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Goeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019 :22nd International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodic protection modelling of a cover and uncover steel in seawater environment following by electric signature simulations of a ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipolar Harmonic Model applied to UEP Source Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization-based ambient field compensation applied to fast-field cycling nuclear magnetic resonance experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Blattner Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">NUMELEC 2017 - 9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553104v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-based ambient field compensation applied to fast-field cycling nuclear magnetic resonance experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multipolar Harmonic Model applied to UEP Source Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2017 - 9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">MARELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643879v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification Robuste de Sources Statiques de Champ Magnétique par Inférence Bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a priori Information into Magnetostatic Inverse Problem</w:t>
+                <w:t xml:space="preserve">Underdetermined Magnetostatic Inverse Problem : Bayes Theorem application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">OIPE 2014 (Optimisation and Inverse Problem in Electromagnetism)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998518v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underdetermined Magnetostatic Inverse Problem : Bayes Theorem application</w:t>
+                <w:t xml:space="preserve">Introducing a priori Information into Magnetostatic Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2014 (Optimisation and Inverse Problem in Electromagnetism)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...1250 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-00957471v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4502,70 +4502,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier J. J. Michel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
@@ -4612,114 +4612,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation, modélisation et identification de sources de champ magnétique dans un véhicule électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université de Grenoble, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014GRENT070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01122591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenevas-Paule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Rouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353987v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073190" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10585698" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Go&#235;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J J Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01267-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3510643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3255979" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00341-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wehrmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Schilling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2014.2359687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2458353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283913" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. J. Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122591v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenevas-Paule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J J Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01267-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Rouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3510643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3255979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00341-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wehrmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Schilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2014.2359687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2458353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10585698" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Go&#235;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122591v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>