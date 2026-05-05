--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
+                <w:t xml:space="preserve">Laboratory studies of ship hull’s material degradation scenarios to optimize a cathodic protection modelling software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Nale</w:t>
+                <w:t xml:space="preserve">Marie Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3255979⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-023-00341-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026218v1</w:t>
+                <w:t xml:space="preserve">hal-04077826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory studies of ship hull’s material degradation scenarios to optimize a cathodic protection modelling software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Minola</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Roche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41529-023-00341-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3255979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077826v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flux-based Inverse Integral Formulation for Steel Shell Magnetization Identification</w:t>
               </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (6), pp.1501-1509. </w:t>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2712,355 +2712,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of multipolar equivalent magnetic sources located on any arbitrary surface enclosing a ship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
+                <w:t xml:space="preserve">Comparison of the BEM modelling of an ICCP simplified mock-up with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-L. Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARELEC 2023</w:t>
+              <w:t xml:space="preserve">Marelec 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100399v1</w:t>
+                <w:t xml:space="preserve">hal-04094430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the BEM modelling of an ICCP simplified mock-up with experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Nale</w:t>
+                <w:t xml:space="preserve">Identification of multipolar equivalent magnetic sources located on any arbitrary surface enclosing a ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marelec 2023</w:t>
+              <w:t xml:space="preserve">MARELEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094430v1</w:t>
+                <w:t xml:space="preserve">hal-04100399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
@@ -3089,64 +3089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de corrosion et protection contre la corrosion pour la minimisation de la signature électrique des bâtiments de la marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Minola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,103 +3214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with a Coupled BEM-Electrical Circuit Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
@@ -3391,51 +3391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t>
@@ -3583,273 +3583,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Electric Multipolar Sources in Presence of Different Conducting Layers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathodic protection modelling of a cover and uncover steel in seawater environment following by electric signature simulations of a ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Goeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019 :22nd International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROCORR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280315v1</w:t>
+                <w:t xml:space="preserve">hal-03032102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodic protection modelling of a cover and uncover steel in seawater environment following by electric signature simulations of a ship</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+                <w:t xml:space="preserve">Identification of Electric Multipolar Sources in Presence of Different Conducting Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Goeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Compumag 2019 :22nd International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032102v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization-based ambient field compensation applied to fast-field cycling nuclear magnetic resonance experiments</w:t>
               </w:r>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4254,51 +4254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OIPE 2014 (Optimisation and Inverse Problem in Electromagnetism)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenevas-Paule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J J Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01267-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Rouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3510643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3255979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00341-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wehrmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Schilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2014.2359687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2458353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10585698" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Go&#235;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122591v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenevas-Paule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J J Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01267-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Rouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3510643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00341-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3255979" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wehrmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Schilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2014.2359687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2458353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10585698" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Go&#235;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122591v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>