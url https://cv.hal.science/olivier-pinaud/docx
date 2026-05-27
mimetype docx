--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory studies of ship hull’s material degradation scenarios to optimize a cathodic protection modelling software</w:t>
+                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Minola</w:t>
+                <w:t xml:space="preserve">Michaël Nale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-023-00341-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3255979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077826v1</w:t>
+                <w:t xml:space="preserve">hal-04026218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Nale</w:t>
+                <w:t xml:space="preserve">Laboratory studies of ship hull’s material degradation scenarios to optimize a cathodic protection modelling software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3255979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41529-023-00341-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026218v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flux-based Inverse Integral Formulation for Steel Shell Magnetization Identification</w:t>
               </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (6), pp.1501-1509. </w:t>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2345,722 +2345,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed methods to identify the hull corrosion state from electric field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency numerical dosimetry of electric field by using multipolar sources defined on an arbitrary surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARELEC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Compumag 2023 - 24th International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086509v1</w:t>
+                <w:t xml:space="preserve">hal-04114223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency numerical dosimetry of electric field by using multipolar sources defined on an arbitrary surface</w:t>
+                <w:t xml:space="preserve">Multipolar bases of equivalent magnetic sources on arbitrary surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2023 - 24th International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114223v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipolar bases of equivalent magnetic sources on arbitrary surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
+                <w:t xml:space="preserve">Comparison of the BEM modelling of an ICCP simplified mock-up with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2023 - 24th International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Marelec 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115478v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the BEM modelling of an ICCP simplified mock-up with experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Nale</w:t>
+                <w:t xml:space="preserve">Identification of multipolar equivalent magnetic sources located on any arbitrary surface enclosing a ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-L. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marelec 2023</w:t>
+              <w:t xml:space="preserve">MARELEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094430v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of multipolar equivalent magnetic sources located on any arbitrary surface enclosing a ship</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed methods to identify the hull corrosion state from electric field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steeve Zozor</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARELEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Southampton (U.K.), United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100399v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
@@ -3089,64 +3089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de corrosion et protection contre la corrosion pour la minimisation de la signature électrique des bâtiments de la marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Minola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,103 +3214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with a Coupled BEM-Electrical Circuit Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
@@ -3391,51 +3391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t>
@@ -3583,519 +3583,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodic protection modelling of a cover and uncover steel in seawater environment following by electric signature simulations of a ship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Electric Multipolar Sources in Presence of Different Conducting Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Goeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Compumag 2019 :22nd International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032102v1</w:t>
+                <w:t xml:space="preserve">hal-02280315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Electric Multipolar Sources in Presence of Different Conducting Layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Cathodic protection modelling of a cover and uncover steel in seawater environment following by electric signature simulations of a ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Goeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Goeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019 :22nd International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROCORR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280315v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-based ambient field compensation applied to fast-field cycling nuclear magnetic resonance experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipolar Harmonic Model applied to UEP Source Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Blattner Martinho</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2017 - 9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">MARELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643879v1</w:t>
+                <w:t xml:space="preserve">hal-01553104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipolar Harmonic Model applied to UEP Source Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization-based ambient field compensation applied to fast-field cycling nuclear magnetic resonance experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Blattner Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">NUMELEC 2017 - 9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553104v1</w:t>
+                <w:t xml:space="preserve">hal-01643879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification Robuste de Sources Statiques de Champ Magnétique par Inférence Bayésienne</w:t>
               </w:r>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4196,269 +4196,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underdetermined Magnetostatic Inverse Problem : Bayes Theorem application</w:t>
+                <w:t xml:space="preserve">Introducing a priori Information into Magnetostatic Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2014 (Optimisation and Inverse Problem in Electromagnetism)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064541v1</w:t>
+                <w:t xml:space="preserve">hal-00998518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a priori Information into Magnetostatic Inverse Problem</w:t>
+                <w:t xml:space="preserve">Underdetermined Magnetostatic Inverse Problem : Bayes Theorem application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">OIPE 2014 (Optimisation and Inverse Problem in Electromagnetism)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998518v1</w:t>
+                <w:t xml:space="preserve">hal-01064541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenevas-Paule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J J Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01267-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Rouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3510643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00341-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3255979" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wehrmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Schilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2014.2359687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2458353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10585698" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Go&#235;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122591v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenevas-Paule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J J Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01267-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-L. Rouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3510643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3255979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00341-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wehrmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Schilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2014.2359687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2458353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10585698" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Go&#235;au" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassilev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998518v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122591v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>