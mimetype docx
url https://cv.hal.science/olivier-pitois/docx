--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -4087,261 +4087,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drainage of foamy granular suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khidas</w:t>
+                <w:t xml:space="preserve">Rheological behaviour of suspensions of bubbles in yield stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.07.051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188866v1</w:t>
+                <w:t xml:space="preserve">hal-00995402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behaviour of suspensions of bubbles in yield stress fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ducloué</w:t>
+                <w:t xml:space="preserve">The drainage of foamy granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.31-39. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 458, pp.200-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995402v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of elasticity to capillarity in soft aerated materials</w:t>
               </w:r>
@@ -4470,51 +4470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam clogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,51 +4600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture-induced transition in foamy suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4685,265 +4685,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. M. Guillermic</w:t>
+                <w:t xml:space="preserve">Flow and Jamming of Granular Suspensions in Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.C4SM00049H. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SM00049H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157342v1</w:t>
+                <w:t xml:space="preserve">hal-00969151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and Jamming of Granular Suspensions in Foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khidas</w:t>
+                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.C4SM00049H. </w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.22-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4SM00049H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969151v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow in Foams and Flowing Foams</w:t>
               </w:r>
@@ -5499,235 +5499,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam invasion through a single pore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Delbos</w:t>
+                <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011404⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0SM01491E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790369v1</w:t>
+                <w:t xml:space="preserve">hal-02086362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Fritz</w:t>
+                <w:t xml:space="preserve">Foam invasion through a single pore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (10), pp.4812. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), pp.011404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0SM01491E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086362v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effect</w:t>
               </w:r>
@@ -5946,51 +5946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of particles in soft porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (4), pp.043302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6730,51 +6730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6840,357 +6840,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 334 (1), pp.82-86. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10502-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086336v1</w:t>
+                <w:t xml:space="preserve">hal-00506249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30, pp.27-35. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 334 (1), pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10502-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506249v1</w:t>
+                <w:t xml:space="preserve">hal-02086336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 334, pp.82-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7220,51 +7220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7454,51 +7454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,106 +7583,106 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2009-10502-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7933,51 +7933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node contribution to the permeability of liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8031,621 +8031,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film junction effect on foam drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Node contribution to the permeability of liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (2), pp.675-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506360v1</w:t>
+                <w:t xml:space="preserve">hal-02086318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node contribution to the permeability of liquid foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Film junction effect on foam drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.04.029⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 324 (1-3), pp.234-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086318v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between physicochemical properties and instability of decontamination foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid drainage through aqueous foam: study of the flow on the bubble scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
+                <w:t xml:space="preserve">C Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Faure</w:t>
+                <w:t xml:space="preserve">M Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.210-218. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 282 (2), pp.458--465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.12.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328150v1</w:t>
+                <w:t xml:space="preserve">hal-00693197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic resistance of a single foam channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 261 (1-3), pp.109--114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid drainage through aqueous foam: study of the flow on the bubble scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations between physicochemical properties and instability of decontamination foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Vignes-Adler</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 282 (2), pp.458--465. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.210-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693197v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical probing of liquid foam aging.</w:t>
               </w:r>
@@ -10167,51 +10167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salam&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w17t-c4tn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04871596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soltner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L013401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ceccaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Menuisier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan P&#233;chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2025.100145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Soltner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.053604" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05465050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Truong Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00791g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.024302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mouquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106513" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02926163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01461-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02184505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00786e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01335G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm01400k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4994786" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Feneuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.228001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goyon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duclou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gorlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00679A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Buisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15048-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01221127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haffner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haffner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995402v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00200h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00496e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969158v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00246F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969151v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00049H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-011212-140634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801320" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kogan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0677-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delbos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.068301" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01491E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fritz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01491e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P08TRPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#246;hler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041405" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00028k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes-Adler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3364038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.128301" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10411-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7QHP9D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086336v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBF0LG69-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10502-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P5DHWXM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8029616" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fritz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253408" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.04.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVM8NSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328150v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dame" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.12.053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX4T73J1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vignes-Adler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.045" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DL37L0W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.187" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLHG0HSJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mills" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10149-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q801LW67-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00219-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX6G4T1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2002)128:8(856)" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020300p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM35ZVJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moucheront" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9096HM6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE50298A95437E9CED522E12BA362006EFAB6BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80091-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6B5EB5FF4F3D967E5000A27B21D6D568466942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franqois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Franqois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salam&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w17t-c4tn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04871596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soltner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L013401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ceccaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Menuisier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan P&#233;chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2025.100145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Soltner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.053604" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05465050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Truong Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00791g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.024302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mouquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106513" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02926163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01461-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02184505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00786e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01335G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm01400k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4994786" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Feneuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.228001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goyon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duclou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gorlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00679A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Buisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15048-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01221127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haffner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995402v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.10.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haffner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00200h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00496e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969158v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00246F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969151v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00049H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-011212-140634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801320" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kogan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0677-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delbos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.068301" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01491E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790369v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011404" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fritz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01491e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P08TRPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#246;hler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041405" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00028k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes-Adler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3364038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.128301" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10411-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7QHP9D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10502-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P5DHWXM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.042" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBF0LG69-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8029616" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fritz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253408" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.04.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVM8NSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693197v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vignes-Adler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.187" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLHG0HSJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DL37L0W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dame" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.12.053" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX4T73J1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mills" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10149-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q801LW67-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00219-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX6G4T1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2002)128:8(856)" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020300p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM35ZVJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moucheront" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9096HM6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE50298A95437E9CED522E12BA362006EFAB6BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80091-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6B5EB5FF4F3D967E5000A27B21D6D568466942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franqois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Franqois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>