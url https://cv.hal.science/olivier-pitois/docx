--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -230,161 +230,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet foam coarsening: More than film permeability</w:t>
+                <w:t xml:space="preserve">Foam-based microbially-induced calcite precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Requier</w:t>
+                <w:t xml:space="preserve">Margaux Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailesh Varade</w:t>
+                <w:t xml:space="preserve">Coralie Menuisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolò Galvani</w:t>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Pasquet</w:t>
+                <w:t xml:space="preserve">Marielle Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cohen Addad</w:t>
+                <w:t xml:space="preserve">Yoan Péchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 696, </w:t>
+              <w:t xml:space="preserve">JCIS Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jciso.2025.100145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243813v1</w:t>
+                <w:t xml:space="preserve">hal-05232355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced coarsening induced by pore confinement</w:t>
               </w:r>
@@ -498,728 +498,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam-based microbially-induced calcite precipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeability of foam-filled granular packing: Numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Ceccaldi</w:t>
+                <w:t xml:space="preserve">Ali Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Menuisier</w:t>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Langlois</w:t>
+                <w:t xml:space="preserve">Adrien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Guéguen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bartholomé Soltner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCIS Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jciso.2025.100145⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.053604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.053604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232355v1</w:t>
+                <w:t xml:space="preserve">hal-05243816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of foam-filled granular packing: Numerical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Langlois</w:t>
+                <w:t xml:space="preserve">Rheology of Liquid Foam flowing through Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Salamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Salame</w:t>
+                <w:t xml:space="preserve">R Choudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
+                <w:t xml:space="preserve">A-M Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Petit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Vincent-Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.053604⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0268270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243816v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of Liquid Foam flowing through Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarsening of bubble assemblies: From dry foams to dilute bubbly liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Salamé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0268270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.137661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243810v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarsening of bubble assemblies: From dry foams to dilute bubbly liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting the self-production of roaming bubbles to hierarchize the microstructure of foamed materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Truong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolò Galvani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent-Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137661⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.387-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sm00791g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068078v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the self-production of roaming bubbles to hierarchize the microstructure of foamed materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Salame</w:t>
+                <w:t xml:space="preserve">Wet foam coarsening: More than film permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Varade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Truong Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Langlois</w:t>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Vincent-Bonnieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cohen Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (2), pp.387-397. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sm00791g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465050v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening Effects on the Liquid Permeability in Foam-Filled Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1270,90 +1270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening transitions of wet liquid foams under microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1404,103 +1404,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid relative permeability through foam-filled porous media: Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vincent-Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://journals.aps.org/prfluids/abstract/10.1103/PhysRevFluids.8.024302, 8 (2), pp.024302. </w:t>
@@ -1564,51 +1564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ferreiro-Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guidolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,546 +1666,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of a Compressible Biporous Material</w:t>
+                <w:t xml:space="preserve">Tensile mechanics of polymeric foam ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lerouge</w:t>
+                <w:t xml:space="preserve">Aymeric Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Coutier-Murias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Grande</w:t>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+                <w:t xml:space="preserve">Jean-Yvon Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044061⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.106513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923019v1</w:t>
+                <w:t xml:space="preserve">hal-02883731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile mechanics of polymeric foam ribbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Mouquet</w:t>
+                <w:t xml:space="preserve">Acoustics of monodisperse open-cell foam: An experimental and numerical parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khidas</w:t>
+                <w:t xml:space="preserve">Asmaa Kaddami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chateau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106513⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (3), pp.1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883731v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of monodisperse open-cell foam: An experimental and numerical parametric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Permeability of Monodisperse Solid Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Kaddami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001995⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134 (3), pp.635-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019901v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of Monodisperse Solid Foams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drying of a Compressible Biporous Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Kaddami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coutier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 134 (3), pp.635-649. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01461-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926163v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of particulate rafts, films, and foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2265,90 +2265,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning membrane content of sound absorbing cellular foams: Fabrication, experimental evidence and multiscale numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hai Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 162, pp.345-361. </w:t>
@@ -2399,77 +2399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady shear viscosity of semi-dilute bubbly suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tocquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2516,103 +2516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-controlled foam-based solid coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yvon Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (25), pp.5084-5093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2659,51 +2659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical approach towards controlling the microstructure of metakaolin-based geopolymer foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Kaddama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.105807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2737,103 +2737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of solid foam: Effect of pore connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (5), pp.053111. </w:t>
@@ -2884,77 +2884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous friction of squeezed bubbly liquid layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tocquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,90 +3001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic actions of mixed small and large pores for capillary absorption through biporous polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3144,64 +3144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding of complex liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gorlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (5), pp.919-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,51 +3248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surfactants on the yield stress of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Feneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100, pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3339,77 +3339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal strengthening of particle-loaded liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gorlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.042604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3456,51 +3456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Marbles : Much Stronger than Liquid Marbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Timounay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3547,51 +3547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding and flow of foamed metakaolin pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tocquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,64 +3690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled elasticity in soft solid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gorlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 501, pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3794,64 +3794,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity of particle-loaded liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gorlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.4533-4540 </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3885,77 +3885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the collapse pressure of armored bubbles and drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.. Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (5), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3989,77 +3989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical size effect of particles reinforcing foamed composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4087,473 +4087,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behaviour of suspensions of bubbles in yield stress fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The drainage of foamy granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 458, pp.200-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995402v2</w:t>
+                <w:t xml:space="preserve">hal-01188866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drainage of foamy granular suspensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rheological behaviour of suspensions of bubbles in yield stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 458, pp.200-208. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.07.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188866v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of elasticity to capillarity in soft aerated materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Flow and Jamming of Granular Suspensions in Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (28), pp.5093. </w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.C4SM00049H. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm00200h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM00049H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189028v1</w:t>
+                <w:t xml:space="preserve">hal-00969151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam clogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (36), pp.6990 - 6998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4587,77 +4561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture-induced transition in foamy suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (23), pp.4137-4141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4685,308 +4659,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and Jamming of Granular Suspensions in Foams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Guillermic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SM00049H⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.22-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969151v2</w:t>
+                <w:t xml:space="preserve">hal-01157342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Coupling of elasticity to capillarity in soft aerated materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (3), pp.22-25. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (28), pp.5093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00200h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157342v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow in Foams and Flowing Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Höhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Planchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,64 +5189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.doi: 10.1007/s00397-013-0677-7. </w:t>
@@ -5310,51 +5310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,456 +5395,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Topological Rearrangements and Liquid Fraction Control Liquid Foam Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Biance</w:t>
+                <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Delbos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.068301⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0SM01491E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790447v1</w:t>
+                <w:t xml:space="preserve">hal-02086362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foam invasion through a single pore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fritz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Aline Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (10), pp.4812. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), pp.011404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0SM01491E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086362v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam invasion through a single pore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011404⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.4812-4820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm01491e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790369v1</w:t>
+                <w:t xml:space="preserve">hal-00698514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">How Topological Rearrangements and Liquid Fraction Control Liquid Foam Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Biance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.4812-4820. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.068301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0sm01491e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.068301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698514v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced impregnation of a capillary tube with drop impact</w:t>
               </w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 341, pp.171-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5946,77 +5946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of particles in soft porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6063,51 +6063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of a bubble assembly: From the very dry to the wet limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,64 +6171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sedimentation of fine particles in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (16), pp.3863-3869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65, pp.2579-2585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6392,77 +6392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of a bubble assembly: From the very dry to the wet limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (4), pp.043302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6490,420 +6490,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear induced drainage in foamy yield-stress fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Capture of particles in soft porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Höhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.128301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.041405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467198v1</w:t>
+                <w:t xml:space="preserve">hal-00786917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of particles in soft porous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Shear induced drainage in foamy yield-stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.128301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.128301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786917v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28, pp.293-304. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 334 (1), pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10411-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507013v1</w:t>
+                <w:t xml:space="preserve">hal-02086336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6962,1022 +6949,1035 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 334 (1), pp.82-86. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+              <w:t xml:space="preserve">, 2009, 334, pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086336v1</w:t>
+                <w:t xml:space="preserve">hal-00506288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Specific Surface Area Model for Foam Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.97-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8029616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00506288v1</w:t>
+                <w:t xml:space="preserve">hal-00507015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Surface Area Model for Foam Permeability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la8029616⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10502-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507015v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam Drainage in the Presence of Nanoparticle-Surfactant Mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la900414q⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487170v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Foam Drainage in the Presence of Nanoparticle-Surfactant Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Vignes-Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10411-7⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (14), pp.7847-7856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la900414q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02086346v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Specific Surface Area Model for Foam Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10502-y⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.97-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8029616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086342v1</w:t>
+                <w:t xml:space="preserve">hal-02086325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Surface Area Model for Foam Permeability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sedimentation of a sphere in a fluid channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la8029616⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.103304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3253408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086325v1</w:t>
+                <w:t xml:space="preserve">hal-00507437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation of a sphere in a fluid channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10411-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3253408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00507437v1</w:t>
+                <w:t xml:space="preserve">hal-00507013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node contribution to the permeability of liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,64 +8037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node contribution to the permeability of liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,51 +8180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 324 (1-3), pp.234-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8264,431 +8264,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid drainage through aqueous foam: study of the flow on the bubble scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Relations between physicochemical properties and instability of decontamination foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vignes-Adler</w:t>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 282 (2), pp.458--465. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.210-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693197v1</w:t>
+                <w:t xml:space="preserve">hal-00328150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic resistance of a single foam channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 261 (1-3), pp.109--114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between physicochemical properties and instability of decontamination foams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Liquid drainage through aqueous foam: study of the flow on the bubble scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Faure</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.210-218. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 282 (2), pp.458--465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.12.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328150v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical probing of liquid foam aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (45), pp.S3455-S3461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8735,51 +8735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental impact of the history of packing on the mean pressure in silos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8838,64 +8838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasistatic detachment of a sphere from a liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 259 (2), pp.346--353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8941,77 +8941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics of Unsaturated Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moucheront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (8), pp.856-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9045,64 +9045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small particle at a fluid interface: Effect of contact angle hysteresis on force and work of detachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (25), pp.9751--9756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9148,77 +9148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture energy of a pendular liquid bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Moucheront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 23 (1), pp.79--86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9264,77 +9264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Bridge between Two Moving Spheres: An Experimental Study of Viscosity Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moucheront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 231 (1), pp.26-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9380,51 +9380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchissement d'interface et enrobage d'une sphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moucheront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9483,51 +9483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of condensation droplets on a liquid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9565,51 +9565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of ordered micro-porous membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9669,51 +9669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Films with a Self-organized Honeycomb Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Franqois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Franqois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9925,51 +9925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam Ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Stevenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foam Engineering: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.59, 2012, ISBN: 978-0-470-66080-5</w:t>
@@ -10167,51 +10167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salam&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w17t-c4tn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04871596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soltner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L013401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ceccaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Menuisier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan P&#233;chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2025.100145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Soltner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.053604" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05465050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Truong Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00791g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.024302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mouquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106513" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02926163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01461-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02184505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00786e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01335G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm01400k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4994786" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Feneuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.228001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goyon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duclou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gorlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00679A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Buisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15048-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01221127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haffner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995402v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.10.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haffner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00200h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00496e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969158v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00246F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969151v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00049H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-011212-140634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801320" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kogan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0677-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delbos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.068301" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01491E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790369v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011404" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fritz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01491e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P08TRPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#246;hler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041405" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00028k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes-Adler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3364038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.128301" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10411-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7QHP9D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10502-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P5DHWXM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.042" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBF0LG69-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8029616" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fritz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253408" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.04.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVM8NSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693197v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vignes-Adler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.187" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLHG0HSJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DL37L0W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dame" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.12.053" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX4T73J1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mills" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10149-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q801LW67-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00219-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX6G4T1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2002)128:8(856)" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020300p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM35ZVJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moucheront" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9096HM6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE50298A95437E9CED522E12BA362006EFAB6BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80091-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6B5EB5FF4F3D967E5000A27B21D6D568466942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franqois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Franqois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salam&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w17t-c4tn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ceccaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Menuisier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan P&#233;chaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2025.100145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04871596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soltner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L013401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Soltner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.053604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05465050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Truong Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00791g" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.024302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02926163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01461-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02184505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00786e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01335G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm01400k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4994786" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Feneuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.228001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goyon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duclou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gorlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00679A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Buisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15048-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01221127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haffner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haffner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995402v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969151v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00049H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00496e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969158v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00246F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00200h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-011212-140634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801320" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kogan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0677-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01491E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delbos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011404" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fritz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01491e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.068301" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P08TRPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#246;hler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041405" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00028k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes-Adler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3364038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786917v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.128301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBF0LG69-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10502-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P5DHWXM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507015v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8029616" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086346v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10411-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7QHP9D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fritz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253408" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.04.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVM8NSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328150v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dame" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.12.053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX4T73J1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vignes-Adler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.045" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DL37L0W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.187" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLHG0HSJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mills" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10149-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q801LW67-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00219-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX6G4T1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2002)128:8(856)" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020300p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM35ZVJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moucheront" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9096HM6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE50298A95437E9CED522E12BA362006EFAB6BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80091-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6B5EB5FF4F3D967E5000A27B21D6D568466942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franqois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Franqois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>