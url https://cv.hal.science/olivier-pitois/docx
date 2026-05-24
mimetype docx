--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -230,325 +230,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam-based microbially-induced calcite precipitation</w:t>
+                <w:t xml:space="preserve">Enhanced coarsening induced by pore confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Ceccaldi</w:t>
+                <w:t xml:space="preserve">A Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Menuisier</w:t>
+                <w:t xml:space="preserve">V.-T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Langlois</w:t>
+                <w:t xml:space="preserve">V Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Guéguen</w:t>
+                <w:t xml:space="preserve">A Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Péchaud</w:t>
+                <w:t xml:space="preserve">B Soltner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCIS Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.100145. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.L013401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jciso.2025.100145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L013401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232355v1</w:t>
+                <w:t xml:space="preserve">hal-04871596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced coarsening induced by pore confinement</w:t>
+                <w:t xml:space="preserve">Foam-based microbially-induced calcite precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Salame</w:t>
+                <w:t xml:space="preserve">Margaux Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.-T Nguyen</w:t>
+                <w:t xml:space="preserve">Coralie Menuisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Langlois</w:t>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Petit</w:t>
+                <w:t xml:space="preserve">Marielle Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Soltner</w:t>
+                <w:t xml:space="preserve">Yoan Péchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.L013401. </w:t>
+              <w:t xml:space="preserve">JCIS Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L013401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jciso.2025.100145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871596v1</w:t>
+                <w:t xml:space="preserve">hal-05232355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of foam-filled granular packing: Numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Vincent-Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, </w:t>
@@ -898,51 +898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Truong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vincent-Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening Effects on the Liquid Permeability in Foam-Filled Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1404,77 +1404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid relative permeability through foam-filled porous media: Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of monodisperse open-cell foam: An experimental and numerical parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 134 (3), pp.635-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2265,51 +2265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning membrane content of sound absorbing cellular foams: Fabrication, experimental evidence and multiscale numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hai Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,291 +2731,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of solid foam: Effect of pore connections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Viscous friction of squeezed bubbly liquid layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tocquer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053111⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (41), pp.8372-8377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01335G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818152v1</w:t>
+                <w:t xml:space="preserve">hal-01982897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous friction of squeezed bubbly liquid layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Morini</w:t>
+                <w:t xml:space="preserve">Permeability of solid foam: Effect of pore connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (41), pp.8372-8377. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.053111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM01335G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982897v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic actions of mixed small and large pores for capillary absorption through biporous polymeric materials</w:t>
               </w:r>
@@ -3879,941 +3879,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the collapse pressure of armored bubbles and drops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical size effect of particles reinforcing foamed composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (5), pp.48. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15048-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189021v1</w:t>
+                <w:t xml:space="preserve">hal-01221127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical size effect of particles reinforcing foamed composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khidas</w:t>
+                <w:t xml:space="preserve">On the collapse pressure of armored bubbles and drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Haffner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
+                <w:t xml:space="preserve">M.. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (5), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15048-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221127v1</w:t>
+                <w:t xml:space="preserve">hal-01189021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drainage of foamy granular suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khidas</w:t>
+                <w:t xml:space="preserve">Rheological behaviour of suspensions of bubbles in yield stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.07.051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188866v1</w:t>
+                <w:t xml:space="preserve">hal-00995402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behaviour of suspensions of bubbles in yield stress fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ducloué</w:t>
+                <w:t xml:space="preserve">The drainage of foamy granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.31-39. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 458, pp.200-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995402v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and Jamming of Granular Suspensions in Foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Foam clogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.C4SM00049H. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SM00049H⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10 (36), pp.6990 - 6998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00496e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969151v2</w:t>
+                <w:t xml:space="preserve">hal-01071753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam clogging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Capture-induced transition in foamy suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haffner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (36), pp.6990 - 6998. </w:t>
+              <w:t xml:space="preserve">, 2014, 10 (23), pp.4137-4141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm00496e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM00246F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071753v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture-induced transition in foamy suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Haffner</w:t>
+                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SM00246F⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.22-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969158v2</w:t>
+                <w:t xml:space="preserve">hal-01157342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. M. Guillermic</w:t>
+                <w:t xml:space="preserve">Flow and Jamming of Granular Suspensions in Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (3), pp.22-25. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.C4SM00049H. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM00049H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157342v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of elasticity to capillarity in soft aerated materials</w:t>
               </w:r>
@@ -5395,278 +5395,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foam invasion through a single pore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Louvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fritz</w:t>
+                <w:t xml:space="preserve">Aline Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0SM01491E⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), pp.011404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086362v1</w:t>
+                <w:t xml:space="preserve">hal-00790369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam invasion through a single pore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Delbos</w:t>
+                <w:t xml:space="preserve">C. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (1), pp.011404. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.4812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0SM01491E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790369v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of coarse particles in liquid foams: coupling of confinement and buoyancy effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,51 +5739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Topological Rearrangements and Liquid Fraction Control Liquid Foam Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5946,51 +5946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of particles in soft porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.043302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (4), pp.043302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6490,278 +6490,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of particles in soft porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Höhler</w:t>
+                <w:t xml:space="preserve">Shear induced drainage in foamy yield-stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.128301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.128301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786917v1</w:t>
+                <w:t xml:space="preserve">hal-00467198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear induced drainage in foamy yield-stress fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand</w:t>
+                <w:t xml:space="preserve">Capture of particles in soft porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.041405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.128301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00467198v1</w:t>
+                <w:t xml:space="preserve">hal-00786917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,51 +6846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6943,635 +6943,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Specific Surface Area Model for Foam Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.042⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.97-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8029616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506288v1</w:t>
+                <w:t xml:space="preserve">hal-00507015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Surface Area Model for Foam Permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foam Drainage in the Presence of Nanoparticle-Surfactant Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Vignes-Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25, pp.97-100. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 25 (14), pp.7847-7856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la900414q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8029616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00507015v1</w:t>
+                <w:t xml:space="preserve">hal-00487170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10502-y⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086342v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Recirculation model for liquid flow in foam channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (3), pp.293-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10411-7⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10502-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086346v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam Drainage in the Presence of Nanoparticle-Surfactant Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Colin</w:t>
+                <w:t xml:space="preserve">Ripening of a draining foam bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 334, pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la900414q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00487170v1</w:t>
+                <w:t xml:space="preserve">hal-00506288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Surface Area Model for Foam Permeability</w:t>
               </w:r>
@@ -7583,87 +7583,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (1), pp.97-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la8029616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086325v1</w:t>
@@ -7804,119 +7804,119 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of aqueous foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.293-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2008-10411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7933,51 +7933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node contribution to the permeability of liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8050,51 +8050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node contribution to the permeability of liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8264,388 +8264,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between physicochemical properties and instability of decontamination foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid drainage through aqueous foam: study of the flow on the bubble scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
+                <w:t xml:space="preserve">C Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Faure</w:t>
+                <w:t xml:space="preserve">M Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.210-218. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 282 (2), pp.458--465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.12.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328150v1</w:t>
+                <w:t xml:space="preserve">hal-00693197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic resistance of a single foam channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vignes-Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 261 (1-3), pp.109--114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid drainage through aqueous foam: study of the flow on the bubble scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations between physicochemical properties and instability of decontamination foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Vignes-Adler</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 282 (2), pp.458--465. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.210-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693197v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical probing of liquid foam aging.</w:t>
               </w:r>
@@ -10167,51 +10167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salam&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w17t-c4tn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ceccaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Menuisier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan P&#233;chaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2025.100145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04871596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soltner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L013401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Soltner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.053604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05465050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Truong Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00791g" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.024302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02926163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01461-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02184505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00786e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01335G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm01400k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4994786" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Feneuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.228001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goyon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duclou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gorlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00679A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Buisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15048-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01221127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haffner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haffner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995402v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969151v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00049H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00496e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969158v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00246F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00200h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-011212-140634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801320" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kogan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0677-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01491E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delbos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011404" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fritz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01491e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.068301" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P08TRPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#246;hler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041405" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00028k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes-Adler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3364038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786917v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.128301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBF0LG69-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10502-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P5DHWXM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507015v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8029616" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086346v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10411-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7QHP9D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fritz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253408" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.04.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVM8NSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328150v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dame" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.12.053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX4T73J1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vignes-Adler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.045" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DL37L0W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.187" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLHG0HSJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mills" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10149-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q801LW67-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00219-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX6G4T1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2002)128:8(856)" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020300p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM35ZVJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moucheront" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9096HM6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE50298A95437E9CED522E12BA362006EFAB6BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80091-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6B5EB5FF4F3D967E5000A27B21D6D568466942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franqois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Franqois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salam&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w17t-c4tn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04871596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soltner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L013401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ceccaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Menuisier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan P&#233;chaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2025.100145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Soltner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.053604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05465050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Truong Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00791g" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.024302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02926163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01461-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02184505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00786e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01335G" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm01400k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4994786" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Feneuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.228001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goyon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duclou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gorlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00679A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01221127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haffner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Buisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15048-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995402v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.10.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haffner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00496e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969158v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00246F" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969151v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00049H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00200h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-011212-140634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801320" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kogan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0677-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delbos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01491E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fritz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01491e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.068301" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P08TRPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#246;hler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041405" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00028k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes-Adler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3364038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.128301" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBF0LG69-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10502-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P5DHWXM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8029616" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086346v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10411-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7QHP9D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fritz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253408" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.04.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVM8NSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693197v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vignes-Adler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.187" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLHG0HSJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DL37L0W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dame" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.12.053" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX4T73J1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mills" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10149-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q801LW67-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00219-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX6G4T1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2002)128:8(856)" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020300p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM35ZVJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moucheront" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9096HM6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE50298A95437E9CED522E12BA362006EFAB6BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80091-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC6B5EB5FF4F3D967E5000A27B21D6D568466942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franqois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Franqois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>