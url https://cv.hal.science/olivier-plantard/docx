--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Plantard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput sequencing in the diagnosis and surveillance of tick-borne diseases: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ibrahim Bisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, pp.101312. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of non-destructive DNA extraction for the molecular and morphological identification of tick species and their pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 138, pp.105880. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2026.105880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic variability of Spiroplasma and Midichloria endosymbionts associated with the tick Ixodes frontalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Gammuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bisaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of climate adaptation in bank voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco Folkertsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Henttonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Heroldová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otso Huitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e10886. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e2. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for a clade of tick-associated trypanosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Ouass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-022-05622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analyses of Ixodes rugicollis with notes on its morphology in comparison with Ixodes cornutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mihalca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-023-05718-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the combination of DEET and flupyradifurone on the tick Ixodes ricinus: Repellency bioassay and pharmacological characterization using microtransplantation of synganglion membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliane Taillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve H Thany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.102079. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.102079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-phylogenetic analyses of Ixodes species from South Africa suggest an African origin of bird-associated exophilic ticks (subgenus Trichotoixodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Áron Botond Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.392. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-023-05998-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional images reveal the impact of the endosymbiont Midichloria mitochondrii on the host mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerrin Uzum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ershov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.4133. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39758-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of intramitochondriality in Midichloria bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherard Batisti Biffignandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (11), pp.2102-2117. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rickettsiaceae in two reptile-associated tick species, Amblyomma exornatum and Africaniella transversale: First evidence of Occidentia massiliensis in hard ticks (Acari: Ixodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.101830. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de la Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08669-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with Borrelia afzelii and manipulation of the egg surface microbiota have no effect on the fitness of immature Ixodes ricinus ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phineas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenies from mitochondrial genomes of 120 species of ticks: Insights into the evolution of the families of ticks and of the genus Amblyomma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kelava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renfu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdallah Mohamed Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.101577. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiont dynamics during the blood meal of Ixodes ricinus nymphs differ according to their sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrelia afzelii Infection in the Rodent Host Has Dramatic Effects on the Bacterial Microbiome of Ixodes ricinus Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phineas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (18), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00641-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of Pholeoixodes species associated with carnivores in the western Palearctic: Pictorial key based on molecularly identified Ixodes (Ph.) canisuga, I. (Ph.) hexagonus and I. (Ph.) kaiseri males, nymphs and larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Meyer-Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.101715. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Amblyomma exornatum and Amblyomma transversale, with reinstatement of the genus Africaniella (Acari: Ixodidae) for the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.101494. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong genetic structure among populations of the tick Ixodes ricinus across its range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Røed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.101509. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ticks, tick-borne pathogens and the associated local environmental factors including small mammals and livestock, in two French agricultural sites: the OSCAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e50123. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between landscape structure and the prevalence of two tick-borne infectious agents, Anaplasma Phagocytophilum and Borrelia burgdorferi sensu lato, in small mammal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.435-451. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00957-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicotinic acetylcholine receptors in the synganglion of the tick Ixodes ricinus: Functional characterization using membrane microtransplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chouikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.144-151. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpddr.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Bell-Sakyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Kurtti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Makepeace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.213-218. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptome-based phylogenetic study of hard ticks (Ixodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.12923. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49641-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue localization of Coxiella-like endosymbionts in three European tick species through fluorescence in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.798-804. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of closely related Ixodes species by protein profiling with MALDI-TOF mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0223735. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0223735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midichloria mitochondrii, endosymbiont of Ixodes ricinus: evidence for the transmission to the vertebrate host during the tick blood meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-locus sequence typing of Ixodes ricinus and its symbiont Candidatus Midichloria mitochondrii across Europe reveals evidence of local co-cladogenesis in Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al-Khafaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Clegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice C. Pinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the soil-borne vector nematode Xiphinema index highly suggests Eastern origin and dissemination with domesticated grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Chung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gutierrez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van Ghelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the phenology of Ixodes frontalis, a common but understudied tick species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Heylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole body transcriptomes and new insights into the biology of the tick Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten J. Voordouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2932-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated redescription of the male of Ixodes simplex Neumann, 1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila D. Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.1328-1330. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Serological Evidence of the Presence of Midichloria mitochondrii in Roe Deer (Capreolus capreolus) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.597-600. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7589/2017-09-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative test of ixodid tick identification by a network of European researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.540-546. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary changes in symbiont community structure in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.2905-2921. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the phylogeny of Ixodes (Pholeoixodes) canisuga, I. (Ph.) kaiseri, I. (Ph.) hexagonus and a simple pictorial key for the identification of their females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila D. Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relja Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Beati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2424-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological factors influencing small mammal infection by &amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; s.l. in agricultural and forest landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.4205-4219. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity, pathogen exposure, and superinfections impact the distribution of Anaplasma phagocytophilum genotypes in ticks, roe deer, and livestock in a fragmented agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial gene heterogeneity of the bat soft tick Argas vespertilionis (Ixodida: Argasidae) in the Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Szőke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Tan Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening for Midichloria in hard and soft ticks reveals variable prevalence levels and bacterial loads in different tick species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell N. Opara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.1186-1192. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of &amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; in small rodents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.988-991. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape features on the relationship between Ixodes ricinus ticks and their small mammal hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High degree of mitochondrial gene heterogeneity in the bat tick species Ixodes vespertilionis, I. ariadnae and I. simplex from Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-1056-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment of the hard tick Ixodes ricinus: Influence on Midichloria mitochondrii load following blood meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ninio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pollera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.653-657. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes ricinus and Its Endosymbiont Midichloria mitochondrii: A Comparative Proteomic Analysis of Salivary Glands and Ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Di Venere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0138842. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging horizons for tick-borne pathogens: from the &amp;quot;one pathogen-one disease' vision to the pathobiome paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.2033-2043. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb.15.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Cercopithifilaria rugosicauda (Böhm & Supperer, 1953) (Spirurida: Onchocercidae) of roe deer, with an emended diagnosis of the genus Cercopithifilaria and a genetic characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kuzmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasen Mutafchiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Otranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (6), pp.808-816. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02505549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes ricinus and Its Transmitted Pathogens in Urban and Peri-Urban Areas in Europe: New Hazards and Relevance for Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Obiegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2014.00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for the tick Ixodes ricinus: isolation and characterization of Single Nucleotide Polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces for changes in geographical distribution of Ixodes ricinus ticks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolyon M. Medlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Bormane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Derdakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vegetation Index qualifying pasture edges is related to Ixodes ricinus density and to Babesia divergens seroprevalence in dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185 (2-4), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques chez les bovins en France : effet des changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; in the tick&amp;lt;em&amp;gt; Ixodes ricinus&amp;lt;/em&amp;gt; is due to the presence of the hymenoptera endoparasitoid &amp;lt;em&amp;gt;Ixodiphagus hookeri&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of Grande Comore Island by a lineage of Rhipicephalus appendiculatus ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Yssouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-4-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host races in Ixodes ricinus, the European vector of Lyme borreliosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaumourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Taragel’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (8), pp.2043-2048. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of genetic structure among Eurasian populations of the tick Ixodes ricinus contrasts with marked divergence from north-African populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signature of amphimixis allows for the detection and fine scale localization of sexual reproduction events in a mainly parthenogenetic nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.856-873. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04511.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babesia and its hosts: adaptation to long-lasting interactions as a way to achieve efficient transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et les maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nine polymorphic microsatellite markers for the phytoparasitic nematode Xiphinema index, the vector of the grapevine fanleaf virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Coedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.229-232. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02411.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of the Dagger Nematode Xiphinema index and Its Associated Grapevine fanleaf virus in French Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delemarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (8), pp.942-948. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-8-0942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and genetic diversity of Western European populations of the potato cyst nematode (Globodera pallida) inferred from mitochondrial sequences and microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scurrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2208-2218. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03718.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction and timing of uplift propagation in the Peruvian Andes deduced from molecular phylogenetics of highland biotaxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 271 (1-4), pp.326-336. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'efficacité et de la durabilité des résistances à Globodera pallida PA2/3, provenant de Solanum vernei, S. Spegazzinii et S. sparsipilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A northward colonisation of the Andes by the potato cyst nematode during geological times suggests multiple host-shifts from wild to cultivated potatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root-knot nematode producing galls on spartina altemiflora belongs to the genus Meloidogyne: rejection of Hypsoperine and Spartonema spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2), pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Ditylenchus species associated with Fabaceae seeds based on a specific polymerase chain reaction of ribosomal DNA-ITS regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kerkoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (4), pp.323-332. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-006-9092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root-knot nematode producing galls on Spartina alterniflora belongs to the genus Meloidogyne : rejection of Hypsoperine and Spartonema spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2), pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What constitutes a population for the plant parasitic nematode Globodera pallida in its native area (Peru) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2005.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of parasitoids and inquilines in galls of Aylacini, Diplolepidini and Pediaspidini (Hym., Cynipidae) in the West Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Askew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez Nieves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nieves-Aldrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1301 (3), pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and phylogeny of Wolbachia inducing thelytoky in Rhoditini and 'Aylacini' (Hymenoptera : Cynipidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (2), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting parasitism in the oak-galler Neuroterus quercusbaccarum (Hymenoptera : Cypinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-induced thelytoky in the rose gallwasp Diplolepis spinosissimae (Giraud) (Hymenoptera : Cypinidae), and its consequences on the genetic structure of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 265, pp.1075-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource partitioning in the parasitoïd assemblage of the oak galler Neuroterus quercusbacarum L. (Hymenoptera : Cynipidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de différents types d’hôtes sur la propagation de deux espèces de Borrelia : approche par modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dombouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomie intégrative des tiques d’Afrique tropicale : actualisation des connaissances et anticipation de potentielles émergences de maladies à tiques en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des variations spatiales de l'abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des variations spatiales de l’abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Payote "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the sole use of the 16S ribosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sarih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie du stade nymphal d'Ixoces frontalis à travers un suivi mensuel dans 4 sites en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodi-Lu-Tique : un nouveau projet pour étudier les liens entre la biodiversité des hôtes et le risque lié aux tiques dans les agro-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the endosymbiont Midichloria mitochondrii on gene expression in the ovary of its tick host Ixodes ricinus, based on transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de La Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03943386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the analysis of the sole 16S ribosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sarih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'un groupe d'iflavirus associés aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème réunion annuelle du groupe « Tiques et maladies à tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International Agricole (SIA), Feb 2020, Paris, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into the effect of Lotilaner on GABA-gated channels from the european tick &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of the evolution of intramitochondrial tropism in ticks symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Gaiarsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso SIBE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Padova, Italy. 121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the synganglion transcriptome of Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics help resolve phylogenetic relationships in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their vertebrate reservoir hosts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between landscape structure, host community, and the prevalence of tick-borne pathogens (Anaplasma phagocytophilum and Borreliella burgdorferis s.l.) in small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la spécificité d’hôte, de l’expositon et des modalités de sur-infection sur la distribution des génotypes d’&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; dans les tiques et les chevreuils d’un paysage fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe « Tiques et Maladies à Tiques » (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genes Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-locus sequence typing of the sheep tick Ixodes ricinus and its symbiont Candidatus midichloria mitochondrii a cross Europe reveals evidence of local coevolution in Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al-Khafaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Clegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice C. Pinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Seelig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the American Society of Tropical Medicine and Hygiene (ASTHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Orleans, Louisiane, United States. 718 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et la structure de la communauté des micromammifères agissent différemment sur la prévalence d’&amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; et de &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; sensu lato dans une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Réunion du Groupe « Tiques et Maladies à Tiques », Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés fonctionnelles des gènes de résistance chez la tique &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; par des approches électrophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la bacterie endosymbiotique midichloria mitochondrii sur son hote, la tique ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs groupes génétiques d’Anaplasma phagocytophilum sont à l’origine de l’anaplasmose granulocytaire chez les animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs cycles de l'agent de l'anaplasmose granucolcytaire (&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt;) coexistent : apport des données de séquençage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale Edition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode de dosage des triglycérides chez la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; dans le but d’estimer leur âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle projet CC EID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring tick dispersal with landscape genetics by SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de Simulation Cartographique, à l’échelle du paysage Agricole, du Risque acarologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Thématique de Recherche Agro - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics to assess tick dispersal, from the mainland to the landscape scale : a review of current knowledge and its utility to design tick-control methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Caroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Panziera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Trucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Ecosystems and Risk of Infection (GERI 2015) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la résistance aux acaricides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du CNEV Tiques et maladies à tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maisons-Alfort, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bioinformatique aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches conducted in the 3 INRA labs involved in the tick part of EDENext work conducted in 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rovaniemi, Finland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des tiques : apports pour la lutte anti-vectorielle et la compréhension de l'épidémiologie des maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences scientifiques de Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agricultural landscape influence rodents and ticks abundances and their interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rodens et Spatium, Conférence internationale sur la biologie des rongeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cercopithifilaria rugosicauda, filaire spécifique du chevreuil transmis par Ixodes ricinus : un pathosystème modèle pour étudier les maladies transmises par les tiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau SPAC (Stress Pathogène Chevreuil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Auzeville, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet OSCAR: un projet de « Landscape Epidemiology » sur les maladies à tiques où le chevreuil occupe une place centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau SPAC (Stress Pathogène Chevreuil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Auzeville, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural landscape features influence the local abundance of rodents, ticks and their interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bristish Ecological Society-Société Française d’Ecologie Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of lxodes ricinus transmitted pathogens in the context of the EDENext project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference European Society for Vector Ecology (E-sove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Vector Ecology (E-SOVE). USA., Oct 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel serological tools for diagnosis of Ixodes ricinus bite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Bardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès National de la Société Italienne de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 425 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agricultural landscape influence rodents and ticks abundances and their interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Rodent Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches expérimentales pour étudier l’effet de Midichloria mitochondrii sur la biologie d’Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle projet Patho-ID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la diversité génétique et de l’évolution des interactions hôtes/pathogènes en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Un projet pluri-disciplinaire sur les maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement du projet INVERNESS MP GISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Maisons-Alfort, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring tick movements at the landscape scale by SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON LYME BORRELIOSIS AND OTHER TICK BORNE DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des tiques et de leurs hôtes : importance pour l’épidémiologie des maladies transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Naturalistes Régionales (édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Landreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement et caractérisation de SNPS à partir du génome de la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Adge, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research conducted in the 3 INRA labs involved in the tick part of EDENext : work conducted in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches conducted in the 3 INRA labs involved in the Tick part of EDENext : work conduted in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Izmir, Turkey. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources disponibles pour l'identification morphologique des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Gènes-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on animal and plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON THE IMPACT OF CLIMATE CHANGE ON FOREST AND AGRICULTURAL ECOSYSTEMS AND ADAPTATION STRATEGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de Nouvelles Générations de Séquençage (NGS) : apports pour la génétique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agriculture to climate change and their consequences on emerging diseases and pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group AAFCC, International Workshop on INRA's Metaprogramme (IWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Jouy-en-Josas, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among tick (Ixodes ricinus) populations based on nucleotidic polymorphism of two nuclear and mitochondrial genes sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiques dures dans le marais Breton-Vendéen : étude de leur distribution spatio-temporelle et des facteurs influant sur leur présence , Lyon, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique des populations pour déterminer le rôle respectif des mammifères et des oiseaux dans la dispersion de la tique Ixodes ricinus. , Lyon, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique des populations pour déterminer le rôle respectif des mammifères et des oiseaux dans la dispersion passive de la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte structuration génétique d'Ixodes ricinus entre Eurasie et Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vegetation index qualifying pasture edges is related to tick density and reflects the risk of high Babesia divergens seroprevalence in dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index de végétation qualifiant les bords de pâtures est relié à la densité de tiques et reflète le risque de séroprévalence élevée pour Babesia divergens dans les troupeaux de vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In copula depuis 1998 : description d’un couple d’Ixodes (Afrixodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’ADN non destructive : une méthode pour garder la forme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts horizontaux de gènes chez les tiques : identification et étude fonctionnelle d'un gène impliqué dans la synthèse des parois bactériennes acquis par l'ancêtre commun des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Hajdusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hatalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA extraction in ticks : a method to keep the shape !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Society for Vector Ecology Conference (ESOVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA extraction : a method to keep the shape !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference (TTP11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation between populations of the tick Ixodes ricinus, assessed by partial exome capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.01, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids profiles characterization of the tick Ixodes ricinus in HPLC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de La Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping spatial variations of tick abundance in heterogeneous agricultural landscapes to build a simulator prototype of tick abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.17, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtransplantation of tick transmembrane proteins as a strategy to screen new compounds and to study transmembrane proteins from arthropod vectors of diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chouikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Joué-les-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 “Pathogens in microbiota in hosts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des tiques du genre Ixodes par spectrometrie de masse malditof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Zilliox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic study of hard ticks using transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Britick Islands&amp;quot; : les îles bretonnes comme laboratoires naturels pour étudier l'influence de la composition des communautés d'hôtes-vertébrés sur celles des tiques et des microorganismes hébergés/transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Studies Uncover the Phylogeny of Hard Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. , 9ème ed., 144 p., 2017, 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et la structure de la communauté des micromammifères agissent différemment sur la prévalence d'&amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; sensu lato dans cette communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du profil lipidique de la tique Ixodes ricinus par chromatographie liquide haute pression couplée à la spectrométrie de masse haute résolution (HPLC-HRMS) afin d'estimer le temps écoulé depuis le dernier repas sanguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème, 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of micromammal communities and the risk of tick-borne disease in a hedgerow agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l'Association d'Epidémiologie et de Santé Animale (AESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liège, Belgium. , 111 p., 2016, Association d'Epidémiologie et de Santé Animale (AESA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of tick-borne infections in small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque AESH “Association d’Epidémiologie et de Santé Humaine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment of the tick vector Ixodes ricinus effects on Midichloria mitochondrii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comandatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. congrès national de la Société Italienne de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 425 p., 2014, Congrès National de la Société Italienne de Parasitologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la bactérie endosymbiotique Midichloria mitochondrii sur son hôte, la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. réunion du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Orsay, France. 27 p., 2014, Réunion du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage sur les communautés de micro-mammifères comme hôtes de maladies vectorisées par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque francophone de Mammalogie « Climat, paysages, perceptions : les mammifères sauvages face aux changements globaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation micro-mammifères, tiques et agents infectieux piroplasmidés (Babesia spp.) à l’échelle du paysage agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque biennal des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage sur les communautés de micro-mammifères comme hôtes de maladies vectorisées par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées d’Ecologie du Paysage « Dynamiques écologiques des paysages : de l’agricole à l’urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNP markers in the genome of Ixodes ricinus for population genetics studies at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference European Society for Vector Ecology (E-sove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France. European Society for Vector Ecology (E-sove), 270 p., 2012, International Conference European Society for Vector Ecology (E-sove)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Ixodes ricinus dispersal using landscape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in the tick Ixodes ricinus based on nucleotidic polymorphism of two nuclear and mitochondrial genes sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society of Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Turin, Italy. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution, systématique et diversité des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère, IRD Editions, 338 p., 2016, Collection Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of research on tick-borne pathogens: shifting from the ‘one pathogen-one disease’ vision to the pathobiome paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The impact of a decade (2004-2015) of research on vector-borne diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.85-112, 2015, 978-2-7099-2100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does biodiversity influence the ecology of infectious disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Molecular Epidemiology of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2012, 978-94-007-2114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des outils de la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage agricole et les maladies zoonotiques émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, N°6 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et écologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guéguan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections de référence d’arthropodes vecteurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National d’Expertise sur les Vecteurs. 2014, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la biologie évolutive pour la compréhension des interactions durables : des phyto- aux zoo-parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId643"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Plantard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput sequencing in the diagnosis and surveillance of tick-borne diseases: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ibrahim Bisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, pp.101312. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of non-destructive DNA extraction for the molecular and morphological identification of tick species and their pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 138, pp.105880. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2026.105880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of questing Ixodes frontalis nymphs reveals a late-winter to early-spring activity peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (3), pp.102640. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic variability of Spiroplasma and Midichloria endosymbionts associated with the tick Ixodes frontalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Gammuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bisaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf202. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e2. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of climate adaptation in bank voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco Folkertsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Henttonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Heroldová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otso Huitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e10886. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the combination of DEET and flupyradifurone on the tick Ixodes ricinus: Repellency bioassay and pharmacological characterization using microtransplantation of synganglion membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliane Taillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve H Thany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.102079. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.102079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analyses of Ixodes rugicollis with notes on its morphology in comparison with Ixodes cornutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mihalca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-023-05718-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for a clade of tick-associated trypanosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Ouass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-022-05622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-phylogenetic analyses of Ixodes species from South Africa suggest an African origin of bird-associated exophilic ticks (subgenus Trichotoixodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Áron Botond Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.392. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-023-05998-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional images reveal the impact of the endosymbiont Midichloria mitochondrii on the host mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerrin Uzum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ershov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.4133. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39758-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of intramitochondriality in Midichloria bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherard Batisti Biffignandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (11), pp.2102-2117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rickettsiaceae in two reptile-associated tick species, Amblyomma exornatum and Africaniella transversale: First evidence of Occidentia massiliensis in hard ticks (Acari: Ixodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.101830. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de la Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08669-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenies from mitochondrial genomes of 120 species of ticks: Insights into the evolution of the families of ticks and of the genus Amblyomma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kelava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renfu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdallah Mohamed Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.101577. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with Borrelia afzelii and manipulation of the egg surface microbiota have no effect on the fitness of immature Ixodes ricinus ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phineas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiont dynamics during the blood meal of Ixodes ricinus nymphs differ according to their sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrelia afzelii Infection in the Rodent Host Has Dramatic Effects on the Bacterial Microbiome of Ixodes ricinus Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phineas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (18), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00641-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of Pholeoixodes species associated with carnivores in the western Palearctic: Pictorial key based on molecularly identified Ixodes (Ph.) canisuga, I. (Ph.) hexagonus and I. (Ph.) kaiseri males, nymphs and larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Meyer-Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.101715. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong genetic structure among populations of the tick Ixodes ricinus across its range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Røed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.101509. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Amblyomma exornatum and Amblyomma transversale, with reinstatement of the genus Africaniella (Acari: Ixodidae) for the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.101494. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ticks, tick-borne pathogens and the associated local environmental factors including small mammals and livestock, in two French agricultural sites: the OSCAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e50123. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between landscape structure and the prevalence of two tick-borne infectious agents, Anaplasma Phagocytophilum and Borrelia burgdorferi sensu lato, in small mammal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.435-451. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00957-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicotinic acetylcholine receptors in the synganglion of the tick Ixodes ricinus: Functional characterization using membrane microtransplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chouikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.144-151. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpddr.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midichloria mitochondrii, endosymbiont of Ixodes ricinus: evidence for the transmission to the vertebrate host during the tick blood meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Bell-Sakyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Kurtti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Makepeace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.213-218. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptome-based phylogenetic study of hard ticks (Ixodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.12923. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49641-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue localization of Coxiella-like endosymbionts in three European tick species through fluorescence in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.798-804. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of closely related Ixodes species by protein profiling with MALDI-TOF mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0223735. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0223735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-locus sequence typing of Ixodes ricinus and its symbiont Candidatus Midichloria mitochondrii across Europe reveals evidence of local co-cladogenesis in Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al-Khafaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Clegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice C. Pinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the soil-borne vector nematode Xiphinema index highly suggests Eastern origin and dissemination with domesticated grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Chung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gutierrez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van Ghelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the phenology of Ixodes frontalis, a common but understudied tick species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Heylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole body transcriptomes and new insights into the biology of the tick Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten J. Voordouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2932-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated redescription of the male of Ixodes simplex Neumann, 1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila D. Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.1328-1330. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Serological Evidence of the Presence of Midichloria mitochondrii in Roe Deer (Capreolus capreolus) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.597-600. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7589/2017-09-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the phylogeny of Ixodes (Pholeoixodes) canisuga, I. (Ph.) kaiseri, I. (Ph.) hexagonus and a simple pictorial key for the identification of their females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila D. Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relja Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Beati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2424-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological factors influencing small mammal infection by &amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; s.l. in agricultural and forest landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.4205-4219. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary changes in symbiont community structure in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.2905-2921. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative test of ixodid tick identification by a network of European researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.540-546. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity, pathogen exposure, and superinfections impact the distribution of Anaplasma phagocytophilum genotypes in ticks, roe deer, and livestock in a fragmented agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial gene heterogeneity of the bat soft tick Argas vespertilionis (Ixodida: Argasidae) in the Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Szőke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Tan Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening for Midichloria in hard and soft ticks reveals variable prevalence levels and bacterial loads in different tick species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell N. Opara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.1186-1192. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of &amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; in small rodents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.988-991. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape features on the relationship between Ixodes ricinus ticks and their small mammal hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High degree of mitochondrial gene heterogeneity in the bat tick species Ixodes vespertilionis, I. ariadnae and I. simplex from Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-1056-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment of the hard tick Ixodes ricinus: Influence on Midichloria mitochondrii load following blood meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ninio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pollera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.653-657. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes ricinus and Its Endosymbiont Midichloria mitochondrii: A Comparative Proteomic Analysis of Salivary Glands and Ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Di Venere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0138842. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging horizons for tick-borne pathogens: from the &amp;quot;one pathogen-one disease' vision to the pathobiome paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.2033-2043. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb.15.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes ricinus and Its Transmitted Pathogens in Urban and Peri-Urban Areas in Europe: New Hazards and Relevance for Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Obiegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2014.00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Cercopithifilaria rugosicauda (Böhm & Supperer, 1953) (Spirurida: Onchocercidae) of roe deer, with an emended diagnosis of the genus Cercopithifilaria and a genetic characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kuzmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasen Mutafchiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Otranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (6), pp.808-816. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02505549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces for changes in geographical distribution of Ixodes ricinus ticks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolyon M. Medlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Bormane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Derdakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for the tick Ixodes ricinus: isolation and characterization of Single Nucleotide Polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vegetation Index qualifying pasture edges is related to Ixodes ricinus density and to Babesia divergens seroprevalence in dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185 (2-4), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques chez les bovins en France : effet des changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; in the tick&amp;lt;em&amp;gt; Ixodes ricinus&amp;lt;/em&amp;gt; is due to the presence of the hymenoptera endoparasitoid &amp;lt;em&amp;gt;Ixodiphagus hookeri&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host races in Ixodes ricinus, the European vector of Lyme borreliosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaumourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Taragel’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (8), pp.2043-2048. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of Grande Comore Island by a lineage of Rhipicephalus appendiculatus ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Yssouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-4-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of genetic structure among Eurasian populations of the tick Ixodes ricinus contrasts with marked divergence from north-African populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signature of amphimixis allows for the detection and fine scale localization of sexual reproduction events in a mainly parthenogenetic nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.856-873. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04511.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babesia and its hosts: adaptation to long-lasting interactions as a way to achieve efficient transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et les maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nine polymorphic microsatellite markers for the phytoparasitic nematode Xiphinema index, the vector of the grapevine fanleaf virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Coedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.229-232. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02411.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of the Dagger Nematode Xiphinema index and Its Associated Grapevine fanleaf virus in French Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delemarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (8), pp.942-948. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-8-0942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and genetic diversity of Western European populations of the potato cyst nematode (Globodera pallida) inferred from mitochondrial sequences and microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scurrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2208-2218. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03718.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction and timing of uplift propagation in the Peruvian Andes deduced from molecular phylogenetics of highland biotaxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 271 (1-4), pp.326-336. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A northward colonisation of the Andes by the potato cyst nematode during geological times suggests multiple host-shifts from wild to cultivated potatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'efficacité et de la durabilité des résistances à Globodera pallida PA2/3, provenant de Solanum vernei, S. Spegazzinii et S. sparsipilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root-knot nematode producing galls on spartina altemiflora belongs to the genus Meloidogyne: rejection of Hypsoperine and Spartonema spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2), pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Ditylenchus species associated with Fabaceae seeds based on a specific polymerase chain reaction of ribosomal DNA-ITS regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kerkoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (4), pp.323-332. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-006-9092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root-knot nematode producing galls on Spartina alterniflora belongs to the genus Meloidogyne : rejection of Hypsoperine and Spartonema spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2), pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of parasitoids and inquilines in galls of Aylacini, Diplolepidini and Pediaspidini (Hym., Cynipidae) in the West Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Askew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez Nieves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nieves-Aldrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1301 (3), pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What constitutes a population for the plant parasitic nematode Globodera pallida in its native area (Peru) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2005.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and phylogeny of Wolbachia inducing thelytoky in Rhoditini and 'Aylacini' (Hymenoptera : Cynipidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (2), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting parasitism in the oak-galler Neuroterus quercusbaccarum (Hymenoptera : Cypinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-induced thelytoky in the rose gallwasp Diplolepis spinosissimae (Giraud) (Hymenoptera : Cypinidae), and its consequences on the genetic structure of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 265, pp.1075-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource partitioning in the parasitoïd assemblage of the oak galler Neuroterus quercusbacarum L. (Hymenoptera : Cynipidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de différents types d’hôtes sur la propagation de deux espèces de Borrelia : approche par modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dombouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomie intégrative des tiques d’Afrique tropicale : actualisation des connaissances et anticipation de potentielles émergences de maladies à tiques en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des variations spatiales de l’abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Payote "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des variations spatiales de l'abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the sole use of the 16S ribosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sarih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie du stade nymphal d'Ixoces frontalis à travers un suivi mensuel dans 4 sites en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodi-Lu-Tique : un nouveau projet pour étudier les liens entre la biodiversité des hôtes et le risque lié aux tiques dans les agro-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the endosymbiont Midichloria mitochondrii on gene expression in the ovary of its tick host Ixodes ricinus, based on transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de La Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the analysis of the sole 16S ribosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sarih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03943386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'un groupe d'iflavirus associés aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème réunion annuelle du groupe « Tiques et maladies à tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International Agricole (SIA), Feb 2020, Paris, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into the effect of Lotilaner on GABA-gated channels from the european tick &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of the evolution of intramitochondrial tropism in ticks symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Gaiarsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso SIBE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Padova, Italy. 121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the synganglion transcriptome of Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics help resolve phylogenetic relationships in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their vertebrate reservoir hosts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between landscape structure, host community, and the prevalence of tick-borne pathogens (Anaplasma phagocytophilum and Borreliella burgdorferis s.l.) in small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la spécificité d’hôte, de l’expositon et des modalités de sur-infection sur la distribution des génotypes d’&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; dans les tiques et les chevreuils d’un paysage fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe « Tiques et Maladies à Tiques » (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genes Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-locus sequence typing of the sheep tick Ixodes ricinus and its symbiont Candidatus midichloria mitochondrii a cross Europe reveals evidence of local coevolution in Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al-Khafaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Clegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice C. Pinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Seelig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the American Society of Tropical Medicine and Hygiene (ASTHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Orleans, Louisiane, United States. 718 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et la structure de la communauté des micromammifères agissent différemment sur la prévalence d’&amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; et de &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; sensu lato dans une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Réunion du Groupe « Tiques et Maladies à Tiques », Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés fonctionnelles des gènes de résistance chez la tique &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; par des approches électrophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la bacterie endosymbiotique midichloria mitochondrii sur son hote, la tique ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs groupes génétiques d’Anaplasma phagocytophilum sont à l’origine de l’anaplasmose granulocytaire chez les animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs cycles de l'agent de l'anaplasmose granucolcytaire (&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt;) coexistent : apport des données de séquençage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale Edition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics to assess tick dispersal, from the mainland to the landscape scale : a review of current knowledge and its utility to design tick-control methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Caroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Panziera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Trucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Ecosystems and Risk of Infection (GERI 2015) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la résistance aux acaricides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du CNEV Tiques et maladies à tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maisons-Alfort, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode de dosage des triglycérides chez la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; dans le but d’estimer leur âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle projet CC EID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring tick dispersal with landscape genetics by SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de Simulation Cartographique, à l’échelle du paysage Agricole, du Risque acarologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Thématique de Recherche Agro - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bioinformatique aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet OSCAR: un projet de « Landscape Epidemiology » sur les maladies à tiques où le chevreuil occupe une place centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau SPAC (Stress Pathogène Chevreuil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Auzeville, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural landscape features influence the local abundance of rodents, ticks and their interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bristish Ecological Society-Société Française d’Ecologie Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of lxodes ricinus transmitted pathogens in the context of the EDENext project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference European Society for Vector Ecology (E-sove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Vector Ecology (E-SOVE). USA., Oct 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cercopithifilaria rugosicauda, filaire spécifique du chevreuil transmis par Ixodes ricinus : un pathosystème modèle pour étudier les maladies transmises par les tiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau SPAC (Stress Pathogène Chevreuil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Auzeville, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches conducted in the 3 INRA labs involved in the tick part of EDENext work conducted in 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rovaniemi, Finland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des tiques : apports pour la lutte anti-vectorielle et la compréhension de l'épidémiologie des maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences scientifiques de Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agricultural landscape influence rodents and ticks abundances and their interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rodens et Spatium, Conférence internationale sur la biologie des rongeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel serological tools for diagnosis of Ixodes ricinus bite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Bardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès National de la Société Italienne de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 425 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches expérimentales pour étudier l’effet de Midichloria mitochondrii sur la biologie d’Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle projet Patho-ID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la diversité génétique et de l’évolution des interactions hôtes/pathogènes en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agricultural landscape influence rodents and ticks abundances and their interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Rodent Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des tiques et de leurs hôtes : importance pour l’épidémiologie des maladies transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Naturalistes Régionales (édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Landreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement et caractérisation de SNPS à partir du génome de la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Adge, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Un projet pluri-disciplinaire sur les maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement du projet INVERNESS MP GISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Maisons-Alfort, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring tick movements at the landscape scale by SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON LYME BORRELIOSIS AND OTHER TICK BORNE DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research conducted in the 3 INRA labs involved in the tick part of EDENext : work conducted in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches conducted in the 3 INRA labs involved in the Tick part of EDENext : work conduted in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Izmir, Turkey. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources disponibles pour l'identification morphologique des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Gènes-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on animal and plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON THE IMPACT OF CLIMATE CHANGE ON FOREST AND AGRICULTURAL ECOSYSTEMS AND ADAPTATION STRATEGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de Nouvelles Générations de Séquençage (NGS) : apports pour la génétique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agriculture to climate change and their consequences on emerging diseases and pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group AAFCC, International Workshop on INRA's Metaprogramme (IWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Jouy-en-Josas, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among tick (Ixodes ricinus) populations based on nucleotidic polymorphism of two nuclear and mitochondrial genes sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiques dures dans le marais Breton-Vendéen : étude de leur distribution spatio-temporelle et des facteurs influant sur leur présence , Lyon, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique des populations pour déterminer le rôle respectif des mammifères et des oiseaux dans la dispersion de la tique Ixodes ricinus. , Lyon, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique des populations pour déterminer le rôle respectif des mammifères et des oiseaux dans la dispersion passive de la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte structuration génétique d'Ixodes ricinus entre Eurasie et Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index de végétation qualifiant les bords de pâtures est relié à la densité de tiques et reflète le risque de séroprévalence élevée pour Babesia divergens dans les troupeaux de vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vegetation index qualifying pasture edges is related to tick density and reflects the risk of high Babesia divergens seroprevalence in dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In copula depuis 1998 : description d’un couple d’Ixodes (Afrixodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’ADN non destructive : une méthode pour garder la forme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts horizontaux de gènes chez les tiques : identification et étude fonctionnelle d'un gène impliqué dans la synthèse des parois bactériennes acquis par l'ancêtre commun des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Hajdusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hatalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA extraction in ticks : a method to keep the shape !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Society for Vector Ecology Conference (ESOVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA extraction : a method to keep the shape !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference (TTP11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation between populations of the tick Ixodes ricinus, assessed by partial exome capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.01, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids profiles characterization of the tick Ixodes ricinus in HPLC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de La Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping spatial variations of tick abundance in heterogeneous agricultural landscapes to build a simulator prototype of tick abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.17, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtransplantation of tick transmembrane proteins as a strategy to screen new compounds and to study transmembrane proteins from arthropod vectors of diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chouikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Joué-les-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 “Pathogens in microbiota in hosts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des tiques du genre Ixodes par spectrometrie de masse malditof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Zilliox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic study of hard ticks using transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Britick Islands&amp;quot; : les îles bretonnes comme laboratoires naturels pour étudier l'influence de la composition des communautés d'hôtes-vertébrés sur celles des tiques et des microorganismes hébergés/transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Studies Uncover the Phylogeny of Hard Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. , 9ème ed., 144 p., 2017, 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et la structure de la communauté des micromammifères agissent différemment sur la prévalence d'&amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; sensu lato dans cette communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du profil lipidique de la tique Ixodes ricinus par chromatographie liquide haute pression couplée à la spectrométrie de masse haute résolution (HPLC-HRMS) afin d'estimer le temps écoulé depuis le dernier repas sanguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème, 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of micromammal communities and the risk of tick-borne disease in a hedgerow agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l'Association d'Epidémiologie et de Santé Animale (AESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liège, Belgium. , 111 p., 2016, Association d'Epidémiologie et de Santé Animale (AESA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of tick-borne infections in small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque AESH “Association d’Epidémiologie et de Santé Humaine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment of the tick vector Ixodes ricinus effects on Midichloria mitochondrii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comandatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. congrès national de la Société Italienne de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 425 p., 2014, Congrès National de la Société Italienne de Parasitologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la bactérie endosymbiotique Midichloria mitochondrii sur son hôte, la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. réunion du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Orsay, France. 27 p., 2014, Réunion du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage sur les communautés de micro-mammifères comme hôtes de maladies vectorisées par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque francophone de Mammalogie « Climat, paysages, perceptions : les mammifères sauvages face aux changements globaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation micro-mammifères, tiques et agents infectieux piroplasmidés (Babesia spp.) à l’échelle du paysage agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque biennal des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage sur les communautés de micro-mammifères comme hôtes de maladies vectorisées par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées d’Ecologie du Paysage « Dynamiques écologiques des paysages : de l’agricole à l’urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNP markers in the genome of Ixodes ricinus for population genetics studies at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference European Society for Vector Ecology (E-sove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France. European Society for Vector Ecology (E-sove), 270 p., 2012, International Conference European Society for Vector Ecology (E-sove)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Ixodes ricinus dispersal using landscape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in the tick Ixodes ricinus based on nucleotidic polymorphism of two nuclear and mitochondrial genes sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society of Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Turin, Italy. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution, systématique et diversité des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère, IRD Editions, 338 p., 2016, Collection Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of research on tick-borne pathogens: shifting from the ‘one pathogen-one disease’ vision to the pathobiome paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The impact of a decade (2004-2015) of research on vector-borne diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.85-112, 2015, 978-2-7099-2100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does biodiversity influence the ecology of infectious disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Molecular Epidemiology of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2012, 978-94-007-2114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des outils de la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage agricole et les maladies zoonotiques émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, N°6 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et écologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guéguan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections de référence d’arthropodes vecteurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National d’Expertise sur les Vecteurs. 2014, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la biologie évolutive pour la compréhension des interactions durables : des phyto- aux zoo-parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ibrahim Bisso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prevost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaulhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Augot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2026.105880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gammuto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bisaglia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Folkertsma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Heroldov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Huitu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mihalca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#337; Kontsch&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Tak&#225;cs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fedorov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05718-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.102079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Heyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Botond Kov&#225;cs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05998-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerrin Uzum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pavia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39758-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16446" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chaber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halajian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Hurry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maluenda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Sarr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Belli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phineas Hamilton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90177-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kelava" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renfu Shao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah Mohamed Moustafa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Matsuno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101577" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101707" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00641-21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Meyer-Kayser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101715" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101494" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R&#248;ed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101509" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50123" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00957-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.03.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Boyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Talagrand-Reboul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223735" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cafiso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Romeo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa M. Al-Khafaji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Clegg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Pinder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayleigh M. Hansford" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chung Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gutierrez-Gutierrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43812-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D. S&#225;ndor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.05.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Formenti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2017-09-241" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pena" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Amico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2017.03.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14094" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627313v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relja Beck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Farkas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Beati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2424-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607076v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13885" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605600v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.08.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJR193TK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Sz&#337;ke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Tan Tu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2037-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630487v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bazzocchi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone de Marco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell N. Opara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328852v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.05.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296414v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1296-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kunz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1056-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ninio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pollera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.05.011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636927v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Venere" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fumagalli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138842" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631882v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazimirova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hubalek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.114" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02505549v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuzmin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasen Mutafchiev" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2014.07.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCGV7K43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192456v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632828v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Silaghi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Obiegala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rudolf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00251" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880072v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12179" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71Z4T094-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyon M. Medlock" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bormane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Derdakova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641987v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648876v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Malard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030692" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274611v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yssouf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bakari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-38" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Meeus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaumourin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Taragel&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.09.016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0153S7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644383v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.08.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJCPC4DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903088v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009020" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653753v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658582v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Coedel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02411.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JVZ82WF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657961v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scurrah" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03718.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04TT4FFK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323044v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sempere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.024" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0PMNHN0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658648v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sempere" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.06.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48F2TPGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656729v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gross" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656813v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Avrillon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guimier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9092-6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P17V1987-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654917v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Gross" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.08.015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2HL0GH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663158v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Askew" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gomez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez Nieves" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695404v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697036v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696758v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rasplus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692735v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808997v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655056v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966056v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418224v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737908v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736039v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Seelig" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409353v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789982v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797944v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740925v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743559v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800790v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800272v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleicher" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740670v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797652v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742066v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caroli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panziera" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Trucchi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797560v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797229v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738825v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faille" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797234v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791950v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082567v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastian" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faille" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797688v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798104v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169422v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743942v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740288v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bardoni" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740647v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792111v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797232v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808087v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744498v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747430v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744573v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808237v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808175v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747928v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808236v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808178v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802434v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750651v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812514v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814461v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751437v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812229v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165026v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165009v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746356v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715886v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805992v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleiche" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605173v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alm&#233;ras" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zilliox" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602759v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606430v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740314v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412499v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740755v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comandatore" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740285v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082550v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082560v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082521v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744483v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802689v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813254v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795799v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Pavel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798722v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taussat" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809720v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/book/978-94-007-2113-5" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811940v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987505v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952888v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418690v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797692v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;guan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630146v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795528v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berenger" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807572v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ibrahim Bisso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prevost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaulhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Augot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2026.105880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102640" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gammuto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bisaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Folkertsma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Heroldov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Huitu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.102079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mihalca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#337; Kontsch&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Tak&#225;cs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fedorov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05718-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Heyne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Botond Kov&#225;cs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05998-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerrin Uzum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pavia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39758-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16446" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chaber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halajian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101830" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kelava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renfu Shao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah Mohamed Moustafa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Matsuno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101577" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Hurry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maluenda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Sarr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Belli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phineas Hamilton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90177-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101707" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00641-21" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Meyer-Kayser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101715" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R&#248;ed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101509" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101494" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399662v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00957-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cafiso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Romeo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.03.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Boyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Talagrand-Reboul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223735" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa M. Al-Khafaji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Clegg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Pinder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayleigh M. Hansford" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chung Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gutierrez-Gutierrez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castillo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43812-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D. S&#225;ndor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.05.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Formenti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2017-09-241" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627313v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relja Beck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Farkas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Beati" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2424-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13885" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14094" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607418v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pena" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Amico" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2017.03.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pion" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.08.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJR193TK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605111v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Sz&#337;ke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Tan Tu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2037-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630487v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bazzocchi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone de Marco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell N. Opara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328852v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastagner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.05.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1296-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637512v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kunz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1056-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ninio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pollera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.05.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Venere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fumagalli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138842" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631882v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazimirova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hubalek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.114" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632828v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Silaghi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Obiegala" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rudolf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02505549v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuzmin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasen Mutafchiev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2014.07.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCGV7K43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyon M. Medlock" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bormane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Derdakova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12179" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71Z4T094-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641987v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648876v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Malard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030692" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004424v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Meeus" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaumourin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Taragel&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.09.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0153S7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274611v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yssouf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bakari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-38" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644383v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.08.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJCPC4DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653753v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658582v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Coedel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02411.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JVZ82WF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657961v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scurrah" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03718.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04TT4FFK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323044v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sempere" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.024" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0PMNHN0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658648v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sempere" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.06.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48F2TPGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656729v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gross" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656813v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Avrillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guimier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9092-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P17V1987-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654917v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Gross" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Askew" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gomez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez Nieves" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668959v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.08.015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2HL0GH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695404v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697036v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696758v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rasplus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692735v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808997v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655056v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966056v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418224v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737908v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736039v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Seelig" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409353v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789982v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797944v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740925v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743559v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800790v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742066v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caroli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panziera" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Trucchi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797560v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800272v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleicher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740670v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797652v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797229v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738825v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798104v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169422v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faille" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743942v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797688v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797234v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791950v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082567v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastian" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740288v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bardoni" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792111v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797232v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740647v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747430v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744573v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808087v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744498v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808237v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808175v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747928v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808236v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808178v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802434v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750651v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812514v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814461v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751437v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812229v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165026v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165009v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746356v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715886v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805992v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleiche" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605173v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alm&#233;ras" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zilliox" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602759v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606430v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740314v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412499v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740755v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comandatore" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740285v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082550v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082560v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082521v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744483v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802689v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813254v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795799v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Pavel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798722v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taussat" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809720v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/book/978-94-007-2113-5" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811940v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987505v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952888v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418690v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797692v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;guan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630146v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795528v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berenger" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807572v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>