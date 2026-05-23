--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Plantard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput sequencing in the diagnosis and surveillance of tick-borne diseases: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ibrahim Bisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, pp.101312. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of non-destructive DNA extraction for the molecular and morphological identification of tick species and their pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 138, pp.105880. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2026.105880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of questing Ixodes frontalis nymphs reveals a late-winter to early-spring activity peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (3), pp.102640. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic variability of Spiroplasma and Midichloria endosymbionts associated with the tick Ixodes frontalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Gammuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bisaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf202. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e2. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of climate adaptation in bank voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco Folkertsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Henttonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Heroldová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otso Huitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e10886. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the combination of DEET and flupyradifurone on the tick Ixodes ricinus: Repellency bioassay and pharmacological characterization using microtransplantation of synganglion membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliane Taillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve H Thany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.102079. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.102079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analyses of Ixodes rugicollis with notes on its morphology in comparison with Ixodes cornutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mihalca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-023-05718-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for a clade of tick-associated trypanosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Ouass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-022-05622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-phylogenetic analyses of Ixodes species from South Africa suggest an African origin of bird-associated exophilic ticks (subgenus Trichotoixodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Áron Botond Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.392. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-023-05998-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional images reveal the impact of the endosymbiont Midichloria mitochondrii on the host mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerrin Uzum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ershov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.4133. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39758-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of intramitochondriality in Midichloria bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherard Batisti Biffignandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (11), pp.2102-2117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rickettsiaceae in two reptile-associated tick species, Amblyomma exornatum and Africaniella transversale: First evidence of Occidentia massiliensis in hard ticks (Acari: Ixodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.101830. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de la Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08669-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenies from mitochondrial genomes of 120 species of ticks: Insights into the evolution of the families of ticks and of the genus Amblyomma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kelava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renfu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdallah Mohamed Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.101577. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with Borrelia afzelii and manipulation of the egg surface microbiota have no effect on the fitness of immature Ixodes ricinus ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phineas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiont dynamics during the blood meal of Ixodes ricinus nymphs differ according to their sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrelia afzelii Infection in the Rodent Host Has Dramatic Effects on the Bacterial Microbiome of Ixodes ricinus Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phineas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (18), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00641-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of Pholeoixodes species associated with carnivores in the western Palearctic: Pictorial key based on molecularly identified Ixodes (Ph.) canisuga, I. (Ph.) hexagonus and I. (Ph.) kaiseri males, nymphs and larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Meyer-Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.101715. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong genetic structure among populations of the tick Ixodes ricinus across its range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Røed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.101509. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Amblyomma exornatum and Amblyomma transversale, with reinstatement of the genus Africaniella (Acari: Ixodidae) for the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.101494. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ticks, tick-borne pathogens and the associated local environmental factors including small mammals and livestock, in two French agricultural sites: the OSCAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e50123. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between landscape structure and the prevalence of two tick-borne infectious agents, Anaplasma Phagocytophilum and Borrelia burgdorferi sensu lato, in small mammal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.435-451. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00957-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicotinic acetylcholine receptors in the synganglion of the tick Ixodes ricinus: Functional characterization using membrane microtransplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chouikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.144-151. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpddr.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midichloria mitochondrii, endosymbiont of Ixodes ricinus: evidence for the transmission to the vertebrate host during the tick blood meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Bell-Sakyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Kurtti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Makepeace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.213-218. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptome-based phylogenetic study of hard ticks (Ixodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.12923. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49641-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue localization of Coxiella-like endosymbionts in three European tick species through fluorescence in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.798-804. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of closely related Ixodes species by protein profiling with MALDI-TOF mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0223735. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0223735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-locus sequence typing of Ixodes ricinus and its symbiont Candidatus Midichloria mitochondrii across Europe reveals evidence of local co-cladogenesis in Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al-Khafaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Clegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice C. Pinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the soil-borne vector nematode Xiphinema index highly suggests Eastern origin and dissemination with domesticated grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Chung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gutierrez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van Ghelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the phenology of Ixodes frontalis, a common but understudied tick species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Heylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole body transcriptomes and new insights into the biology of the tick Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten J. Voordouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2932-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated redescription of the male of Ixodes simplex Neumann, 1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila D. Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.1328-1330. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Serological Evidence of the Presence of Midichloria mitochondrii in Roe Deer (Capreolus capreolus) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.597-600. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7589/2017-09-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the phylogeny of Ixodes (Pholeoixodes) canisuga, I. (Ph.) kaiseri, I. (Ph.) hexagonus and a simple pictorial key for the identification of their females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila D. Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relja Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Beati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2424-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological factors influencing small mammal infection by &amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; s.l. in agricultural and forest landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.4205-4219. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary changes in symbiont community structure in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.2905-2921. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative test of ixodid tick identification by a network of European researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.540-546. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity, pathogen exposure, and superinfections impact the distribution of Anaplasma phagocytophilum genotypes in ticks, roe deer, and livestock in a fragmented agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial gene heterogeneity of the bat soft tick Argas vespertilionis (Ixodida: Argasidae) in the Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Szőke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Tan Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening for Midichloria in hard and soft ticks reveals variable prevalence levels and bacterial loads in different tick species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell N. Opara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.1186-1192. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of &amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; in small rodents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.988-991. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape features on the relationship between Ixodes ricinus ticks and their small mammal hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High degree of mitochondrial gene heterogeneity in the bat tick species Ixodes vespertilionis, I. ariadnae and I. simplex from Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-1056-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment of the hard tick Ixodes ricinus: Influence on Midichloria mitochondrii load following blood meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ninio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pollera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.653-657. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes ricinus and Its Endosymbiont Midichloria mitochondrii: A Comparative Proteomic Analysis of Salivary Glands and Ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Di Venere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0138842. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging horizons for tick-borne pathogens: from the &amp;quot;one pathogen-one disease' vision to the pathobiome paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.2033-2043. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb.15.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes ricinus and Its Transmitted Pathogens in Urban and Peri-Urban Areas in Europe: New Hazards and Relevance for Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Obiegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2014.00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Cercopithifilaria rugosicauda (Böhm & Supperer, 1953) (Spirurida: Onchocercidae) of roe deer, with an emended diagnosis of the genus Cercopithifilaria and a genetic characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kuzmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasen Mutafchiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Otranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (6), pp.808-816. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02505549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces for changes in geographical distribution of Ixodes ricinus ticks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolyon M. Medlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Bormane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Derdakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for the tick Ixodes ricinus: isolation and characterization of Single Nucleotide Polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vegetation Index qualifying pasture edges is related to Ixodes ricinus density and to Babesia divergens seroprevalence in dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185 (2-4), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques chez les bovins en France : effet des changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; in the tick&amp;lt;em&amp;gt; Ixodes ricinus&amp;lt;/em&amp;gt; is due to the presence of the hymenoptera endoparasitoid &amp;lt;em&amp;gt;Ixodiphagus hookeri&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host races in Ixodes ricinus, the European vector of Lyme borreliosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaumourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Taragel’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (8), pp.2043-2048. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of Grande Comore Island by a lineage of Rhipicephalus appendiculatus ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Yssouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-4-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of genetic structure among Eurasian populations of the tick Ixodes ricinus contrasts with marked divergence from north-African populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signature of amphimixis allows for the detection and fine scale localization of sexual reproduction events in a mainly parthenogenetic nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.856-873. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04511.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babesia and its hosts: adaptation to long-lasting interactions as a way to achieve efficient transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et les maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nine polymorphic microsatellite markers for the phytoparasitic nematode Xiphinema index, the vector of the grapevine fanleaf virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Coedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.229-232. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02411.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of the Dagger Nematode Xiphinema index and Its Associated Grapevine fanleaf virus in French Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delemarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (8), pp.942-948. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-8-0942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and genetic diversity of Western European populations of the potato cyst nematode (Globodera pallida) inferred from mitochondrial sequences and microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scurrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2208-2218. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03718.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction and timing of uplift propagation in the Peruvian Andes deduced from molecular phylogenetics of highland biotaxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 271 (1-4), pp.326-336. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A northward colonisation of the Andes by the potato cyst nematode during geological times suggests multiple host-shifts from wild to cultivated potatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'efficacité et de la durabilité des résistances à Globodera pallida PA2/3, provenant de Solanum vernei, S. Spegazzinii et S. sparsipilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root-knot nematode producing galls on spartina altemiflora belongs to the genus Meloidogyne: rejection of Hypsoperine and Spartonema spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2), pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Ditylenchus species associated with Fabaceae seeds based on a specific polymerase chain reaction of ribosomal DNA-ITS regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kerkoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (4), pp.323-332. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-006-9092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root-knot nematode producing galls on Spartina alterniflora belongs to the genus Meloidogyne : rejection of Hypsoperine and Spartonema spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2), pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of parasitoids and inquilines in galls of Aylacini, Diplolepidini and Pediaspidini (Hym., Cynipidae) in the West Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Askew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez Nieves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nieves-Aldrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1301 (3), pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What constitutes a population for the plant parasitic nematode Globodera pallida in its native area (Peru) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2005.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and phylogeny of Wolbachia inducing thelytoky in Rhoditini and 'Aylacini' (Hymenoptera : Cynipidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (2), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting parasitism in the oak-galler Neuroterus quercusbaccarum (Hymenoptera : Cypinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-induced thelytoky in the rose gallwasp Diplolepis spinosissimae (Giraud) (Hymenoptera : Cypinidae), and its consequences on the genetic structure of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 265, pp.1075-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource partitioning in the parasitoïd assemblage of the oak galler Neuroterus quercusbacarum L. (Hymenoptera : Cynipidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de différents types d’hôtes sur la propagation de deux espèces de Borrelia : approche par modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dombouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomie intégrative des tiques d’Afrique tropicale : actualisation des connaissances et anticipation de potentielles émergences de maladies à tiques en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des variations spatiales de l’abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Payote "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des variations spatiales de l'abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the sole use of the 16S ribosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sarih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie du stade nymphal d'Ixoces frontalis à travers un suivi mensuel dans 4 sites en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodi-Lu-Tique : un nouveau projet pour étudier les liens entre la biodiversité des hôtes et le risque lié aux tiques dans les agro-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the endosymbiont Midichloria mitochondrii on gene expression in the ovary of its tick host Ixodes ricinus, based on transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de La Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the analysis of the sole 16S ribosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sarih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03943386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'un groupe d'iflavirus associés aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème réunion annuelle du groupe « Tiques et maladies à tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International Agricole (SIA), Feb 2020, Paris, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into the effect of Lotilaner on GABA-gated channels from the european tick &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of the evolution of intramitochondrial tropism in ticks symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Gaiarsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso SIBE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Padova, Italy. 121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the synganglion transcriptome of Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics help resolve phylogenetic relationships in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their vertebrate reservoir hosts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between landscape structure, host community, and the prevalence of tick-borne pathogens (Anaplasma phagocytophilum and Borreliella burgdorferis s.l.) in small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la spécificité d’hôte, de l’expositon et des modalités de sur-infection sur la distribution des génotypes d’&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; dans les tiques et les chevreuils d’un paysage fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe « Tiques et Maladies à Tiques » (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genes Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-locus sequence typing of the sheep tick Ixodes ricinus and its symbiont Candidatus midichloria mitochondrii a cross Europe reveals evidence of local coevolution in Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al-Khafaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Clegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice C. Pinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Seelig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the American Society of Tropical Medicine and Hygiene (ASTHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Orleans, Louisiane, United States. 718 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et la structure de la communauté des micromammifères agissent différemment sur la prévalence d’&amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; et de &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; sensu lato dans une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Réunion du Groupe « Tiques et Maladies à Tiques », Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés fonctionnelles des gènes de résistance chez la tique &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; par des approches électrophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la bacterie endosymbiotique midichloria mitochondrii sur son hote, la tique ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs groupes génétiques d’Anaplasma phagocytophilum sont à l’origine de l’anaplasmose granulocytaire chez les animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs cycles de l'agent de l'anaplasmose granucolcytaire (&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt;) coexistent : apport des données de séquençage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale Edition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics to assess tick dispersal, from the mainland to the landscape scale : a review of current knowledge and its utility to design tick-control methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Caroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Panziera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Trucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Ecosystems and Risk of Infection (GERI 2015) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la résistance aux acaricides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du CNEV Tiques et maladies à tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maisons-Alfort, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode de dosage des triglycérides chez la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; dans le but d’estimer leur âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle projet CC EID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring tick dispersal with landscape genetics by SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de Simulation Cartographique, à l’échelle du paysage Agricole, du Risque acarologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Thématique de Recherche Agro - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bioinformatique aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet OSCAR: un projet de « Landscape Epidemiology » sur les maladies à tiques où le chevreuil occupe une place centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau SPAC (Stress Pathogène Chevreuil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Auzeville, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural landscape features influence the local abundance of rodents, ticks and their interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bristish Ecological Society-Société Française d’Ecologie Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of lxodes ricinus transmitted pathogens in the context of the EDENext project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference European Society for Vector Ecology (E-sove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Vector Ecology (E-SOVE). USA., Oct 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cercopithifilaria rugosicauda, filaire spécifique du chevreuil transmis par Ixodes ricinus : un pathosystème modèle pour étudier les maladies transmises par les tiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau SPAC (Stress Pathogène Chevreuil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Auzeville, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches conducted in the 3 INRA labs involved in the tick part of EDENext work conducted in 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rovaniemi, Finland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des tiques : apports pour la lutte anti-vectorielle et la compréhension de l'épidémiologie des maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences scientifiques de Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agricultural landscape influence rodents and ticks abundances and their interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rodens et Spatium, Conférence internationale sur la biologie des rongeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel serological tools for diagnosis of Ixodes ricinus bite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Bardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès National de la Société Italienne de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 425 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches expérimentales pour étudier l’effet de Midichloria mitochondrii sur la biologie d’Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle projet Patho-ID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la diversité génétique et de l’évolution des interactions hôtes/pathogènes en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agricultural landscape influence rodents and ticks abundances and their interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Rodent Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des tiques et de leurs hôtes : importance pour l’épidémiologie des maladies transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Naturalistes Régionales (édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Landreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement et caractérisation de SNPS à partir du génome de la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Adge, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Un projet pluri-disciplinaire sur les maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement du projet INVERNESS MP GISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Maisons-Alfort, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring tick movements at the landscape scale by SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON LYME BORRELIOSIS AND OTHER TICK BORNE DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research conducted in the 3 INRA labs involved in the tick part of EDENext : work conducted in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches conducted in the 3 INRA labs involved in the Tick part of EDENext : work conduted in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Izmir, Turkey. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources disponibles pour l'identification morphologique des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Gènes-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on animal and plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON THE IMPACT OF CLIMATE CHANGE ON FOREST AND AGRICULTURAL ECOSYSTEMS AND ADAPTATION STRATEGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de Nouvelles Générations de Séquençage (NGS) : apports pour la génétique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agriculture to climate change and their consequences on emerging diseases and pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group AAFCC, International Workshop on INRA's Metaprogramme (IWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Jouy-en-Josas, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among tick (Ixodes ricinus) populations based on nucleotidic polymorphism of two nuclear and mitochondrial genes sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiques dures dans le marais Breton-Vendéen : étude de leur distribution spatio-temporelle et des facteurs influant sur leur présence , Lyon, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique des populations pour déterminer le rôle respectif des mammifères et des oiseaux dans la dispersion de la tique Ixodes ricinus. , Lyon, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique des populations pour déterminer le rôle respectif des mammifères et des oiseaux dans la dispersion passive de la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte structuration génétique d'Ixodes ricinus entre Eurasie et Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index de végétation qualifiant les bords de pâtures est relié à la densité de tiques et reflète le risque de séroprévalence élevée pour Babesia divergens dans les troupeaux de vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vegetation index qualifying pasture edges is related to tick density and reflects the risk of high Babesia divergens seroprevalence in dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In copula depuis 1998 : description d’un couple d’Ixodes (Afrixodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’ADN non destructive : une méthode pour garder la forme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts horizontaux de gènes chez les tiques : identification et étude fonctionnelle d'un gène impliqué dans la synthèse des parois bactériennes acquis par l'ancêtre commun des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Hajdusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hatalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA extraction in ticks : a method to keep the shape !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Society for Vector Ecology Conference (ESOVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA extraction : a method to keep the shape !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference (TTP11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation between populations of the tick Ixodes ricinus, assessed by partial exome capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.01, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids profiles characterization of the tick Ixodes ricinus in HPLC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de La Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping spatial variations of tick abundance in heterogeneous agricultural landscapes to build a simulator prototype of tick abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.17, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtransplantation of tick transmembrane proteins as a strategy to screen new compounds and to study transmembrane proteins from arthropod vectors of diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chouikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Joué-les-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 “Pathogens in microbiota in hosts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des tiques du genre Ixodes par spectrometrie de masse malditof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Zilliox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic study of hard ticks using transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Britick Islands&amp;quot; : les îles bretonnes comme laboratoires naturels pour étudier l'influence de la composition des communautés d'hôtes-vertébrés sur celles des tiques et des microorganismes hébergés/transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Studies Uncover the Phylogeny of Hard Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. , 9ème ed., 144 p., 2017, 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et la structure de la communauté des micromammifères agissent différemment sur la prévalence d'&amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; sensu lato dans cette communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du profil lipidique de la tique Ixodes ricinus par chromatographie liquide haute pression couplée à la spectrométrie de masse haute résolution (HPLC-HRMS) afin d'estimer le temps écoulé depuis le dernier repas sanguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème, 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of micromammal communities and the risk of tick-borne disease in a hedgerow agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l'Association d'Epidémiologie et de Santé Animale (AESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liège, Belgium. , 111 p., 2016, Association d'Epidémiologie et de Santé Animale (AESA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of tick-borne infections in small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque AESH “Association d’Epidémiologie et de Santé Humaine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment of the tick vector Ixodes ricinus effects on Midichloria mitochondrii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comandatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. congrès national de la Société Italienne de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 425 p., 2014, Congrès National de la Société Italienne de Parasitologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la bactérie endosymbiotique Midichloria mitochondrii sur son hôte, la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. réunion du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Orsay, France. 27 p., 2014, Réunion du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage sur les communautés de micro-mammifères comme hôtes de maladies vectorisées par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque francophone de Mammalogie « Climat, paysages, perceptions : les mammifères sauvages face aux changements globaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation micro-mammifères, tiques et agents infectieux piroplasmidés (Babesia spp.) à l’échelle du paysage agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque biennal des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage sur les communautés de micro-mammifères comme hôtes de maladies vectorisées par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées d’Ecologie du Paysage « Dynamiques écologiques des paysages : de l’agricole à l’urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNP markers in the genome of Ixodes ricinus for population genetics studies at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference European Society for Vector Ecology (E-sove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France. European Society for Vector Ecology (E-sove), 270 p., 2012, International Conference European Society for Vector Ecology (E-sove)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Ixodes ricinus dispersal using landscape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in the tick Ixodes ricinus based on nucleotidic polymorphism of two nuclear and mitochondrial genes sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society of Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Turin, Italy. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution, systématique et diversité des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère, IRD Editions, 338 p., 2016, Collection Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of research on tick-borne pathogens: shifting from the ‘one pathogen-one disease’ vision to the pathobiome paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The impact of a decade (2004-2015) of research on vector-borne diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.85-112, 2015, 978-2-7099-2100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does biodiversity influence the ecology of infectious disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Molecular Epidemiology of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2012, 978-94-007-2114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des outils de la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage agricole et les maladies zoonotiques émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, N°6 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et écologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guéguan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections de référence d’arthropodes vecteurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National d’Expertise sur les Vecteurs. 2014, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la biologie évolutive pour la compréhension des interactions durables : des phyto- aux zoo-parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Plantard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of questing Ixodes frontalis nymphs reveals a late-winter to early-spring activity peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (3), pp.102640. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput sequencing in the diagnosis and surveillance of tick-borne diseases: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ibrahim Bisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, pp.101312. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of non-destructive DNA extraction for the molecular and morphological identification of tick species and their pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 138, pp.105880. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2026.105880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic variability of Spiroplasma and Midichloria endosymbionts associated with the tick Ixodes frontalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Gammuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bisaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf202. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e2. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of climate adaptation in bank voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco Folkertsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Henttonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Heroldová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otso Huitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e10886. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the combination of DEET and flupyradifurone on the tick Ixodes ricinus: Repellency bioassay and pharmacological characterization using microtransplantation of synganglion membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliane Taillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve H Thany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.102079. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.102079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for a clade of tick-associated trypanosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Ouass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-022-05622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analyses of Ixodes rugicollis with notes on its morphology in comparison with Ixodes cornutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mihalca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-023-05718-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional images reveal the impact of the endosymbiont Midichloria mitochondrii on the host mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerrin Uzum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ershov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.4133. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39758-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-phylogenetic analyses of Ixodes species from South Africa suggest an African origin of bird-associated exophilic ticks (subgenus Trichotoixodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Áron Botond Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.392. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-023-05998-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of intramitochondriality in Midichloria bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherard Batisti Biffignandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (11), pp.2102-2117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rickettsiaceae in two reptile-associated tick species, Amblyomma exornatum and Africaniella transversale: First evidence of Occidentia massiliensis in hard ticks (Acari: Ixodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.101830. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de la Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08669-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of Pholeoixodes species associated with carnivores in the western Palearctic: Pictorial key based on molecularly identified Ixodes (Ph.) canisuga, I. (Ph.) hexagonus and I. (Ph.) kaiseri males, nymphs and larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Meyer-Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.101715. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenies from mitochondrial genomes of 120 species of ticks: Insights into the evolution of the families of ticks and of the genus Amblyomma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kelava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renfu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdallah Mohamed Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.101577. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with Borrelia afzelii and manipulation of the egg surface microbiota have no effect on the fitness of immature Ixodes ricinus ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phineas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiont dynamics during the blood meal of Ixodes ricinus nymphs differ according to their sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrelia afzelii Infection in the Rodent Host Has Dramatic Effects on the Bacterial Microbiome of Ixodes ricinus Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phineas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maluenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (18), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00641-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong genetic structure among populations of the tick Ixodes ricinus across its range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Røed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.101509. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Amblyomma exornatum and Amblyomma transversale, with reinstatement of the genus Africaniella (Acari: Ixodidae) for the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.101494. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ticks, tick-borne pathogens and the associated local environmental factors including small mammals and livestock, in two French agricultural sites: the OSCAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e50123. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between landscape structure and the prevalence of two tick-borne infectious agents, Anaplasma Phagocytophilum and Borrelia burgdorferi sensu lato, in small mammal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.435-451. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00957-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicotinic acetylcholine receptors in the synganglion of the tick Ixodes ricinus: Functional characterization using membrane microtransplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chouikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.144-151. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpddr.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the phenology of Ixodes frontalis, a common but understudied tick species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Heylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midichloria mitochondrii, endosymbiont of Ixodes ricinus: evidence for the transmission to the vertebrate host during the tick blood meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of closely related Ixodes species by protein profiling with MALDI-TOF mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0223735. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0223735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Bell-Sakyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Kurtti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Makepeace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.213-218. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptome-based phylogenetic study of hard ticks (Ixodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.12923. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49641-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue localization of Coxiella-like endosymbionts in three European tick species through fluorescence in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.798-804. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the soil-borne vector nematode Xiphinema index highly suggests Eastern origin and dissemination with domesticated grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Chung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gutierrez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van Ghelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-locus sequence typing of Ixodes ricinus and its symbiont Candidatus Midichloria mitochondrii across Europe reveals evidence of local co-cladogenesis in Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al-Khafaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Clegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice C. Pinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Serological Evidence of the Presence of Midichloria mitochondrii in Roe Deer (Capreolus capreolus) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.597-600. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7589/2017-09-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole body transcriptomes and new insights into the biology of the tick Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten J. Voordouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2932-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated redescription of the male of Ixodes simplex Neumann, 1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila D. Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.1328-1330. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative test of ixodid tick identification by a network of European researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.540-546. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the phylogeny of Ixodes (Pholeoixodes) canisuga, I. (Ph.) kaiseri, I. (Ph.) hexagonus and a simple pictorial key for the identification of their females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila D. Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relja Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Beati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2424-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological factors influencing small mammal infection by &amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; s.l. in agricultural and forest landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.4205-4219. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary changes in symbiont community structure in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.2905-2921. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity, pathogen exposure, and superinfections impact the distribution of Anaplasma phagocytophilum genotypes in ticks, roe deer, and livestock in a fragmented agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial gene heterogeneity of the bat soft tick Argas vespertilionis (Ixodida: Argasidae) in the Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Szőke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Tan Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nóra Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening for Midichloria in hard and soft ticks reveals variable prevalence levels and bacterial loads in different tick species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell N. Opara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.1186-1192. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of &amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; in small rodents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.988-991. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape features on the relationship between Ixodes ricinus ticks and their small mammal hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging horizons for tick-borne pathogens: from the &amp;quot;one pathogen-one disease' vision to the pathobiome paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.2033-2043. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb.15.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment of the hard tick Ixodes ricinus: Influence on Midichloria mitochondrii load following blood meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ninio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pollera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.653-657. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High degree of mitochondrial gene heterogeneity in the bat tick species Ixodes vespertilionis, I. ariadnae and I. simplex from Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenő Kontschán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-1056-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes ricinus and Its Endosymbiont Midichloria mitochondrii: A Comparative Proteomic Analysis of Salivary Glands and Ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Di Venere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0138842. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes ricinus and Its Transmitted Pathogens in Urban and Peri-Urban Areas in Europe: New Hazards and Relevance for Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Obiegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2014.00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 438, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Cercopithifilaria rugosicauda (Böhm & Supperer, 1953) (Spirurida: Onchocercidae) of roe deer, with an emended diagnosis of the genus Cercopithifilaria and a genetic characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kuzmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasen Mutafchiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Otranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (6), pp.808-816. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02505549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces for changes in geographical distribution of Ixodes ricinus ticks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolyon M. Medlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Bormane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Derdakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for the tick Ixodes ricinus: isolation and characterization of Single Nucleotide Polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vegetation Index qualifying pasture edges is related to Ixodes ricinus density and to Babesia divergens seroprevalence in dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185 (2-4), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques chez les bovins en France : effet des changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; in the tick&amp;lt;em&amp;gt; Ixodes ricinus&amp;lt;/em&amp;gt; is due to the presence of the hymenoptera endoparasitoid &amp;lt;em&amp;gt;Ixodiphagus hookeri&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host races in Ixodes ricinus, the European vector of Lyme borreliosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaumourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Taragel’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (8), pp.2043-2048. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of Grande Comore Island by a lineage of Rhipicephalus appendiculatus ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Yssouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-4-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of genetic structure among Eurasian populations of the tick Ixodes ricinus contrasts with marked divergence from north-African populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signature of amphimixis allows for the detection and fine scale localization of sexual reproduction events in a mainly parthenogenetic nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.856-873. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04511.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nine polymorphic microsatellite markers for the phytoparasitic nematode Xiphinema index, the vector of the grapevine fanleaf virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Coedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.229-232. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02411.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et les maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babesia and its hosts: adaptation to long-lasting interactions as a way to achieve efficient transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of the Dagger Nematode Xiphinema index and Its Associated Grapevine fanleaf virus in French Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delemarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (8), pp.942-948. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-8-0942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction and timing of uplift propagation in the Peruvian Andes deduced from molecular phylogenetics of highland biotaxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 271 (1-4), pp.326-336. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and genetic diversity of Western European populations of the potato cyst nematode (Globodera pallida) inferred from mitochondrial sequences and microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scurrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2208-2218. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03718.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Ditylenchus species associated with Fabaceae seeds based on a specific polymerase chain reaction of ribosomal DNA-ITS regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kerkoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (4), pp.323-332. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-006-9092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root-knot nematode producing galls on Spartina alterniflora belongs to the genus Meloidogyne : rejection of Hypsoperine and Spartonema spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2), pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'efficacité et de la durabilité des résistances à Globodera pallida PA2/3, provenant de Solanum vernei, S. Spegazzinii et S. sparsipilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A northward colonisation of the Andes by the potato cyst nematode during geological times suggests multiple host-shifts from wild to cultivated potatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), pp.308-316. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root-knot nematode producing galls on spartina altemiflora belongs to the genus Meloidogyne: rejection of Hypsoperine and Spartonema spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2), pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of parasitoids and inquilines in galls of Aylacini, Diplolepidini and Pediaspidini (Hym., Cynipidae) in the West Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Askew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez Nieves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nieves-Aldrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1301 (3), pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What constitutes a population for the plant parasitic nematode Globodera pallida in its native area (Peru) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2005.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and phylogeny of Wolbachia inducing thelytoky in Rhoditini and 'Aylacini' (Hymenoptera : Cynipidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (2), pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting parasitism in the oak-galler Neuroterus quercusbaccarum (Hymenoptera : Cypinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-induced thelytoky in the rose gallwasp Diplolepis spinosissimae (Giraud) (Hymenoptera : Cypinidae), and its consequences on the genetic structure of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 265, pp.1075-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource partitioning in the parasitoïd assemblage of the oak galler Neuroterus quercusbacarum L. (Hymenoptera : Cynipidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de différents types d’hôtes sur la propagation de deux espèces de Borrelia : approche par modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dombouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomie intégrative des tiques d’Afrique tropicale : actualisation des connaissances et anticipation de potentielles émergences de maladies à tiques en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des variations spatiales de l’abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Payote "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des variations spatiales de l'abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodi-Lu-Tique : un nouveau projet pour étudier les liens entre la biodiversité des hôtes et le risque lié aux tiques dans les agro-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie du stade nymphal d'Ixoces frontalis à travers un suivi mensuel dans 4 sites en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the sole use of the 16S ribosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sarih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the endosymbiont Midichloria mitochondrii on gene expression in the ovary of its tick host Ixodes ricinus, based on transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de La Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03943386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the analysis of the sole 16S ribosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Sarih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'un groupe d'iflavirus associés aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème réunion annuelle du groupe « Tiques et maladies à tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International Agricole (SIA), Feb 2020, Paris, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into the effect of Lotilaner on GABA-gated channels from the european tick &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of the evolution of intramitochondrial tropism in ticks symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Gaiarsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso SIBE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Padova, Italy. 121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the synganglion transcriptome of Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics help resolve phylogenetic relationships in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their vertebrate reservoir hosts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between landscape structure, host community, and the prevalence of tick-borne pathogens (Anaplasma phagocytophilum and Borreliella burgdorferis s.l.) in small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la spécificité d’hôte, de l’expositon et des modalités de sur-infection sur la distribution des génotypes d’&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; dans les tiques et les chevreuils d’un paysage fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe « Tiques et Maladies à Tiques » (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genes Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-locus sequence typing of the sheep tick Ixodes ricinus and its symbiont Candidatus midichloria mitochondrii a cross Europe reveals evidence of local coevolution in Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al-Khafaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Clegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice C. Pinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayleigh M. Hansford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Seelig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the American Society of Tropical Medicine and Hygiene (ASTHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Orleans, Louisiane, United States. 718 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et la structure de la communauté des micromammifères agissent différemment sur la prévalence d’&amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; et de &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; sensu lato dans une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Réunion du Groupe « Tiques et Maladies à Tiques », Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs groupes génétiques d’Anaplasma phagocytophilum sont à l’origine de l’anaplasmose granulocytaire chez les animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la bacterie endosymbiotique midichloria mitochondrii sur son hote, la tique ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés fonctionnelles des gènes de résistance chez la tique &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; par des approches électrophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Thany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs cycles de l'agent de l'anaplasmose granucolcytaire (&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt;) coexistent : apport des données de séquençage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale Edition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics to assess tick dispersal, from the mainland to the landscape scale : a review of current knowledge and its utility to design tick-control methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Caroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Panziera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Trucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Ecosystems and Risk of Infection (GERI 2015) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la résistance aux acaricides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du CNEV Tiques et maladies à tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maisons-Alfort, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de Simulation Cartographique, à l’échelle du paysage Agricole, du Risque acarologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Thématique de Recherche Agro - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring tick dispersal with landscape genetics by SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode de dosage des triglycérides chez la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; dans le but d’estimer leur âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle projet CC EID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bioinformatique aux tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agricultural landscape influence rodents and ticks abundances and their interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Rodent Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches expérimentales pour étudier l’effet de Midichloria mitochondrii sur la biologie d’Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle projet Patho-ID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la diversité génétique et de l’évolution des interactions hôtes/pathogènes en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet OSCAR: un projet de « Landscape Epidemiology » sur les maladies à tiques où le chevreuil occupe une place centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau SPAC (Stress Pathogène Chevreuil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Auzeville, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of lxodes ricinus transmitted pathogens in the context of the EDENext project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference European Society for Vector Ecology (E-sove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Vector Ecology (E-SOVE). USA., Oct 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural landscape features influence the local abundance of rodents, ticks and their interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bristish Ecological Society-Société Française d’Ecologie Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agricultural landscape influence rodents and ticks abundances and their interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rodens et Spatium, Conférence internationale sur la biologie des rongeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des tiques : apports pour la lutte anti-vectorielle et la compréhension de l'épidémiologie des maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences scientifiques de Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches conducted in the 3 INRA labs involved in the tick part of EDENext work conducted in 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rovaniemi, Finland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cercopithifilaria rugosicauda, filaire spécifique du chevreuil transmis par Ixodes ricinus : un pathosystème modèle pour étudier les maladies transmises par les tiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau SPAC (Stress Pathogène Chevreuil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Auzeville, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel serological tools for diagnosis of Ixodes ricinus bite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Bardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès National de la Société Italienne de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 425 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring tick movements at the landscape scale by SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON LYME BORRELIOSIS AND OTHER TICK BORNE DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Un projet pluri-disciplinaire sur les maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement du projet INVERNESS MP GISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Maisons-Alfort, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement et caractérisation de SNPS à partir du génome de la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Adge, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des tiques et de leurs hôtes : importance pour l’épidémiologie des maladies transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Naturalistes Régionales (édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Landreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research conducted in the 3 INRA labs involved in the tick part of EDENext : work conducted in 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches conducted in the 3 INRA labs involved in the Tick part of EDENext : work conduted in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDENext PhD meeting and Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Izmir, Turkey. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources disponibles pour l'identification morphologique des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Gènes-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on animal and plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON THE IMPACT OF CLIMATE CHANGE ON FOREST AND AGRICULTURAL ECOSYSTEMS AND ADAPTATION STRATEGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de Nouvelles Générations de Séquençage (NGS) : apports pour la génétique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agriculture to climate change and their consequences on emerging diseases and pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group AAFCC, International Workshop on INRA's Metaprogramme (IWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Jouy-en-Josas, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiques dures dans le marais Breton-Vendéen : étude de leur distribution spatio-temporelle et des facteurs influant sur leur présence , Lyon, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among tick (Ixodes ricinus) populations based on nucleotidic polymorphism of two nuclear and mitochondrial genes sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique des populations pour déterminer le rôle respectif des mammifères et des oiseaux dans la dispersion de la tique Ixodes ricinus. , Lyon, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique des populations pour déterminer le rôle respectif des mammifères et des oiseaux dans la dispersion passive de la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte structuration génétique d'Ixodes ricinus entre Eurasie et Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index de végétation qualifiant les bords de pâtures est relié à la densité de tiques et reflète le risque de séroprévalence élevée pour Babesia divergens dans les troupeaux de vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vegetation index qualifying pasture edges is related to tick density and reflects the risk of high Babesia divergens seroprevalence in dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lepigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In copula depuis 1998 : description d’un couple d’Ixodes (Afrixodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’ADN non destructive : une méthode pour garder la forme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts horizontaux de gènes chez les tiques : identification et étude fonctionnelle d'un gène impliqué dans la synthèse des parois bactériennes acquis par l'ancêtre commun des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Hajdusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hatalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA extraction in ticks : a method to keep the shape !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Society for Vector Ecology Conference (ESOVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA extraction : a method to keep the shape !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Augot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference (TTP11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping spatial variations of tick abundance in heterogeneous agricultural landscapes to build a simulator prototype of tick abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.17, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation between populations of the tick Ixodes ricinus, assessed by partial exome capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.01, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids profiles characterization of the tick Ixodes ricinus in HPLC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de La Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtransplantation of tick transmembrane proteins as a strategy to screen new compounds and to study transmembrane proteins from arthropod vectors of diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chouikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Joué-les-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 “Pathogens in microbiota in hosts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du profil lipidique de la tique Ixodes ricinus par chromatographie liquide haute pression couplée à la spectrométrie de masse haute résolution (HPLC-HRMS) afin d'estimer le temps écoulé depuis le dernier repas sanguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Schleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème, 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et la structure de la communauté des micromammifères agissent différemment sur la prévalence d'&amp;lt;i&amp;gt;Anaplasma phagocytophilum&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Borrelia burgdorferi&amp;lt;/i&amp;gt; sensu lato dans cette communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic study of hard ticks using transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des tiques du genre Ixodes par spectrometrie de masse malditof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Zilliox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Britick Islands&amp;quot; : les îles bretonnes comme laboratoires naturels pour étudier l'influence de la composition des communautés d'hôtes-vertébrés sur celles des tiques et des microorganismes hébergés/transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Studies Uncover the Phylogeny of Hard Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. , 9ème ed., 144 p., 2017, 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of micromammal communities and the risk of tick-borne disease in a hedgerow agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l'Association d'Epidémiologie et de Santé Animale (AESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liège, Belgium. , 111 p., 2016, Association d'Epidémiologie et de Santé Animale (AESA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of tick-borne infections in small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque AESH “Association d’Epidémiologie et de Santé Humaine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment of the tick vector Ixodes ricinus effects on Midichloria mitochondrii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cafiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comandatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. congrès national de la Société Italienne de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy. 425 p., 2014, Congrès National de la Société Italienne de Parasitologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la bactérie endosymbiotique Midichloria mitochondrii sur son hôte, la tique Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sassera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. réunion du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Orsay, France. 27 p., 2014, Réunion du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage sur les communautés de micro-mammifères comme hôtes de maladies vectorisées par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque francophone de Mammalogie « Climat, paysages, perceptions : les mammifères sauvages face aux changements globaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation micro-mammifères, tiques et agents infectieux piroplasmidés (Babesia spp.) à l’échelle du paysage agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque biennal des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage sur les communautés de micro-mammifères comme hôtes de maladies vectorisées par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées d’Ecologie du Paysage « Dynamiques écologiques des paysages : de l’agricole à l’urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNP markers in the genome of Ixodes ricinus for population genetics studies at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference European Society for Vector Ecology (E-sove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France. European Society for Vector Ecology (E-sove), 270 p., 2012, International Conference European Society for Vector Ecology (E-sove)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Ixodes ricinus dispersal using landscape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in the tick Ixodes ricinus based on nucleotidic polymorphism of two nuclear and mitochondrial genes sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society of Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Turin, Italy. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution, systématique et diversité des tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère, IRD Editions, 338 p., 2016, Collection Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.85-112, 2015, 978-2-7099-2100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of research on tick-borne pathogens: shifting from the ‘one pathogen-one disease’ vision to the pathobiome paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Hubalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Hornok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The impact of a decade (2004-2015) of research on vector-borne diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does biodiversity influence the ecology of infectious disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Molecular Epidemiology of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2012, 978-94-007-2114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des outils de la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage agricole et les maladies zoonotiques émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, N°6 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et écologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guéguan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections de référence d’arthropodes vecteurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National d’Expertise sur les Vecteurs. 2014, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la biologie évolutive pour la compréhension des interactions durables : des phyto- aux zoo-parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId648"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ibrahim Bisso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prevost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaulhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Augot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2026.105880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102640" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gammuto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bisaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Folkertsma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Heroldov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Huitu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.102079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mihalca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#337; Kontsch&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Tak&#225;cs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fedorov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05718-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Heyne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Botond Kov&#225;cs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05998-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerrin Uzum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pavia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39758-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16446" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chaber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halajian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101830" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kelava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renfu Shao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah Mohamed Moustafa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Matsuno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101577" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Hurry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maluenda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Sarr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Belli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phineas Hamilton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90177-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101707" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00641-21" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Meyer-Kayser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101715" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R&#248;ed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101509" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101494" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399662v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00957-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cafiso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Romeo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.03.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Boyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Talagrand-Reboul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223735" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa M. Al-Khafaji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Clegg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Pinder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayleigh M. Hansford" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chung Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gutierrez-Gutierrez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castillo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43812-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D. S&#225;ndor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.05.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Formenti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2017-09-241" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627313v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relja Beck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Farkas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Beati" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2424-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13885" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14094" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607418v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pena" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Amico" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2017.03.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pion" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.08.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJR193TK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605111v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Sz&#337;ke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Tan Tu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2037-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630487v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bazzocchi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone de Marco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell N. Opara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328852v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastagner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.05.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1296-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637512v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kunz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1056-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ninio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pollera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.05.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Venere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fumagalli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138842" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631882v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazimirova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hubalek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.114" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632828v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Silaghi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Obiegala" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rudolf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02505549v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuzmin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasen Mutafchiev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2014.07.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCGV7K43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyon M. Medlock" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bormane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Derdakova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12179" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71Z4T094-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641987v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648876v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Malard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030692" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004424v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Meeus" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaumourin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Taragel&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.09.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0153S7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274611v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yssouf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bakari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-38" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644383v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.08.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJCPC4DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653753v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658582v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Coedel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02411.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JVZ82WF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657961v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scurrah" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03718.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04TT4FFK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323044v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sempere" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.024" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0PMNHN0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658648v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sempere" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.06.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48F2TPGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656729v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gross" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656813v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Avrillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guimier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9092-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P17V1987-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654917v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Gross" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Askew" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gomez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez Nieves" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668959v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.08.015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2HL0GH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695404v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697036v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696758v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rasplus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692735v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808997v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655056v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966056v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418224v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737908v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736039v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Seelig" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409353v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789982v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797944v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740925v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743559v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800790v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742066v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caroli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panziera" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Trucchi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797560v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800272v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleicher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740670v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797652v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797229v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738825v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798104v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169422v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faille" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743942v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797688v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797234v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791950v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082567v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastian" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740288v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bardoni" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792111v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797232v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740647v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747430v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744573v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808087v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744498v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808237v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808175v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747928v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808236v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808178v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802434v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750651v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812514v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814461v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751437v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812229v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165026v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165009v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746356v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715886v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805992v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleiche" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605173v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alm&#233;ras" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zilliox" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602759v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606430v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740314v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412499v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740755v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comandatore" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740285v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082550v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082560v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082521v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744483v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802689v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813254v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795799v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Pavel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798722v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taussat" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809720v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/book/978-94-007-2113-5" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811940v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987505v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952888v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418690v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797692v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;guan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630146v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795528v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berenger" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807572v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ibrahim Bisso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prevost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaulhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Augot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2026.105880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gammuto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bisaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Folkertsma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Heroldov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Huitu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.102079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mihalca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#337; Kontsch&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Tak&#225;cs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fedorov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05718-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerrin Uzum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pavia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39758-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Heyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Botond Kov&#225;cs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05998-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16446" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chaber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halajian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Meyer-Kayser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101715" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kelava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renfu Shao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah Mohamed Moustafa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Matsuno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101577" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Hurry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maluenda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Sarr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Belli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phineas Hamilton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90177-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101707" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00641-21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R&#248;ed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101509" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101494" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399662v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00957-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cafiso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Romeo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Boyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Talagrand-Reboul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223735" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012100v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.03.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chung Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gutierrez-Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43812-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa M. Al-Khafaji" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Clegg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Pinder" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayleigh M. Hansford" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Formenti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2017-09-241" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D. S&#225;ndor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.05.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G521543K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607418v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Amico" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2017.03.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relja Beck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Farkas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Beati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2424-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607076v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13885" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14094" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pion" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.08.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJR193TK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Sz&#337;ke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Tan Tu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2037-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630487v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bazzocchi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone de Marco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell N. Opara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328852v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastagner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.05.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1296-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631882v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazimirova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hubalek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.114" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ninio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pollera" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.05.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXM6VR2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kunz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1056-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636927v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Venere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fumagalli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138842" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632828v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Silaghi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Obiegala" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rudolf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00251" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192456v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02505549v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuzmin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasen Mutafchiev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2014.07.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCGV7K43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyon M. Medlock" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bormane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Derdakova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12179" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71Z4T094-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641987v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Malard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030692" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Meeus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaumourin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Taragel&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.09.016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0153S7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yssouf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bakari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-38" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Noureddine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.08.010" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJCPC4DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658582v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Coedel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02411.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JVZ82WF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653753v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903088v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009020" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sempere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.024" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0PMNHN0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657961v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scurrah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03718.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04TT4FFK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656813v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Avrillon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guimier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9092-6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P17V1987-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654917v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Gross" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658648v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sempere" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.06.018" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48F2TPGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656729v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gross" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663158v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Askew" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gomez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez Nieves" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668959v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.08.015" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2HL0GH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695404v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697036v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696758v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rasplus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692735v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808997v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655056v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966056v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418224v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737908v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736039v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Seelig" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409353v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789982v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743559v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740925v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797944v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800790v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742066v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caroli" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panziera" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Trucchi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797560v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797652v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740670v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800272v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleicher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797229v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738825v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faille" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740647v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792111v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797232v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798104v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743942v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169422v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faille" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082567v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastian" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791950v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797234v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797688v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740288v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bardoni" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744498v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808087v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744573v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747430v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808237v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808175v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747928v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808236v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808178v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802434v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812514v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750651v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814461v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751437v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812229v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165026v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165009v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746356v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715886v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805992v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleiche" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606430v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602759v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605173v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alm&#233;ras" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zilliox" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740314v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412499v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740755v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comandatore" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740285v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082550v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082560v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082521v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744483v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802689v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813254v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795799v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Pavel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798722v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taussat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809720v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/book/978-94-007-2113-5" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811940v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987505v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952888v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418690v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797692v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;guan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630146v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795528v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berenger" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807572v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>